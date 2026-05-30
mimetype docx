--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -693,53 +693,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 天安门广场-故宫新玩法-首都博物馆
                 <w:br/>
                 上午：早餐后，游览世界最大的城市中心广场【天安门广场】，参观【毛主席纪念堂】（毛主席纪念堂于2026年3月16日至8月31日进行内部维修改造施工，在此期间暂停对外开放。不能入内参观改为外观，不作任何赔偿，敬请谅解！）。近观【人民英雄纪念碑】，【六百年紫禁城的时光咏叹-故宫】（游览时间2.5小时左右）。故宫博物馆：世界上现存规模最大、保存最完整的古代木质结构建筑群。这里的每一片琉璃瓦、每一尊石雕，都承载着24位明清皇帝的故事。从太和殿的恢弘壮丽到御花园的曲径通幽，故宫的布局暗合星象，建筑充满象征。参观经过10年保护修缮的养心殿，这里不仅是雍正至溥仪共8位皇帝的居住之所，更是清王朝的政治决策中枢。您将走进“垂帘听政”的历史现场，感受帝王起居与理政合一的独特空间布局，近距离观察清代宫廷生活的真实样貌。欣赏南大库家具馆，故宫“家具顶流”聚集地，这里汇聚了明清两朝最具代表性的皇家家具。黄花梨、紫檀木等顶级材质，配合精妙绝伦的工艺设计，每一件展品都堪称艺术品，生动展现中国古代家具的巅峰水准。
                 <w:br/>
                 推荐路线：
                 <w:br/>
                 行走路线：午门→南大库→武英殿→慈宁宫（海棠）→太和门→太和殿→中和殿→保和殿→养心殿（西府海棠）→御花园（牡丹、芍药、紫藤）→神武门
                 <w:br/>
                 中餐：【满清景泰蓝自助火锅】，食材从农场直达餐桌，保证新鲜、不限量
                 <w:br/>
                 下午：【北京首都博物馆是国家一级博物馆】馆藏13万件珍品，时间跨度从新石器时代直至近代。其中“十大镇馆之宝”更是三千年文明的精华——它们不是冰冷的展品，而是镌刻历史印记的“时光密钥”。从红山文化的古老图腾，到清代的华美工艺；从燕蓟之地的青铜礼乐，到元大都的丝路交融，每一件都藏着一段中华文明的故事，等您前来解读。
                 <w:br/>
                 晚餐：【新派融合菜】
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.故宫门票预约须知：故宫门票每日限流，门票提前7天实名性预约，售完为止！放票后第一时间给你抢票，若因票源紧抢票失败，我社将为您安排同等价值替换景点，景点替代方案最终以当团导游人员调整为准；门票差价多退少补；如客人不同意调整方案的则按照门票价格退一赔一处理）。故宫为实名制请您一定要携带身份证件才能入内，如学生儿童没有身份证请带户口簿或者护照入馆。
                 <w:br/>
                 2.毛主席纪念堂参观须知：毛主席纪念堂政策性关闭、限流或预约不上改为外观，进入参观须遵守规定：不得穿无袖上衣、拖鞋，必须随身携带有效身份证。当日步行路程较长，建议穿着舒适鞋履与轻便衣物。
                 <w:br/>
-                3.景区交通提示：故宫、天安门广场景区周边无停车区域，临时上下车需步行约 30 分钟，可能存在等候。为减少步行，我社可协助安排便民公交或摆渡车，费用20元/人自理，游览结束后再坐摆渡车回美术馆站点乘车，不便之处敬请谅解！
-[...1 lines deleted...]
-                4.故宫讲解服务提示：为让客人体验到更加人性化的故宫深度游之旅，客人可以自费故宫无线讲解器20元/人，通过佩戴无限耳机，您可以听到导游更加清晰的讲解，深度了解故宫的历史。
+                3.故宫讲解服务提示：为让客人体验到更加人性化的故宫深度游之旅，客人可以自费故宫无线讲解器20元/人，通过佩戴无限耳机，您可以听到导游更加清晰的讲解，深度了解故宫的历史。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：【满清景泰蓝自助火锅】     晚餐：【新派融合菜】   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -785,51 +783,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 升旗仪式-八达岭长城-长城脚下观大戏-外观鸟水
                 <w:br/>
                 上午：早餐打包，【升旗仪式】看着红旗冉冉升起，爱国情怀爆棚（★升旗为免费开放项目，需提前实名预约，约满即止，我社尽力协助预约，如因名额限制无法安排，无费用退还及补偿，敬请谅解！）。乘车前往八达岭长城（车程大概1.5小时），【巨龙之脊上的时光史诗-八达岭长城】（2个小时左右、不含缆车、颁发“不到长城非好证”证书。景区内设缆车/滑车等公共交通服务设施，游客可根据自身体力自愿选择乘坐，费用 150元/人由游客自理；该项服务为景区独立运营，非旅行社安排或推荐的另行付费项目）。在燕山山脉的苍茫脊背上，八达岭长城如一条沉睡的巨龙，用青砖与烽火书写着两千年的山河壮歌。让我们踏着历史的台阶，在这座"世界新七大奇迹"之巅，感受"不到长城非好汉"的豪情，见证石头与热血共同铸就的不朽传奇。 
                 <w:br/>
                 中午：【神农家宴】
                 <w:br/>
                 下午：【长城脚下观大戏】喝着老北京盖碗茶，品尝着老北京御点(驴打滚、艾窝窝、豌豆黄等)，看一场精彩绝伦的非遗绝活（京剧演出、相声演出、天桥绝活：口吞钢剑&amp;气吞英雄胆&amp;银枪刺喉、变脸表演、茶艺表演、传统戏法等），颁发好汉证书以资鼓励。游览中国人奥运梦的【奥林匹克公园】，近距离感受【鸟巢】和【水立方】的场馆风采（备注：鸟巢及水立方不含门票，视当时开放情况而定，如因政策性原因不开放则改为景区周边自由活动，游览约1小时)。
                 <w:br/>
                 【温馨贴士】：
                 <w:br/>
                 ★因长城距市区距离较远，游览长城当天叫早时间和早餐时间可能会比其它几天早，请做好早起准备。 
                 <w:br/>
                 ★早餐：打包早餐或酒店用早；长城为游客自由参观，导游不跟团讲解。
                 <w:br/>
+                ★【自费项目】参观奥运备选节目杂技表演280元/人，也可升级VIP坐席+100元每人
+                <w:br/>
                 交通：汽车
+                <w:br/>
+                自费项：参观奥运备选节目杂技表演280元/人，也可升级VIP坐席+100元每人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：【神农家宴】     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -869,54 +871,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 颐和园-圆明园公园大门票-冰雕艺术馆
                 <w:br/>
                 上午：早餐后，走进【山水泼墨的皇家诗篇-颐和园】（游览约2小时左右），昆明湖的柔波倒映着万寿山的巍峨，十七孔桥如长虹卧波，将千年的风雅一揽入怀。漫步颐和园，每一步都踏在历史的韵律上。无论是玉澜堂里光绪帝的叹息，还是石舫上慈禧太后的宴乐回响，这座山水皇苑始终以最优雅的姿态，诉说着王朝的兴衰与永恒的美学追求。  
                 <w:br/>
                 游览【时光雕琢的万园之梦-圆明园-大门票】（游览约1个小时）这里曾是大清帝国的瑰丽梦境，一砖一瓦皆镌刻着盛世风华。寻迹圆明园，不仅是触摸皇家园林的极致美学，更是与一段沉浮的文明对话。*让我们放慢脚步，在时光的碎片里，重拾那个曾经惊艳世界的“万园之园”。  
                 <w:br/>
                 中午：【老北京家常菜】
                 <w:br/>
                 下午：【北京冰雕艺术馆】（含门票、棉服、冰滑梯&amp;冰王座体验1次）由哈尔滨冰雪大名界顶尖团队操刀打造，将“零下艺术”的魅力演绎到极致！这里的每一块冰都被赋予灵魂：雕刻师以刀为笔、以冰为纸，凭借对工具的精准掌控与超凡技艺，雕琢出栩栩如生的冰雕群像，仿佛将《冰雪奇缘》的魔法世界搬进现实。在冰面肆意穿梭，感受速度与清凉的双重快感。
                 <w:br/>
-                【温馨贴士】：
-[...2 lines deleted...]
-                <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：【老北京家常菜】     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -959,53 +957,61 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 天坛公园-非遗文化【同仁堂中医药文化】-恭王府-什刹海+烟袋斜街-北京-广州
                 <w:br/>
                 上午：早餐后，【天人对话的千年圣坛-天坛公园-大门票】（游览时间1小时左右），世界现存规模最大的古代祭天建筑群 ，这座明清两代帝王与上天对话的圣域，至今仍保持着最接近苍穹的姿态。走近351岁老字号，参观国家非物质文化遗产—【同仁堂中医药文化】。品牌始创于1669年（清康熙八年），以“同修仁德，济世养生”为理念，自1723年起供奉御药，历经八代皇帝188年。（温馨提示：本场所为非遗文化展示体验点，非旅行社安排的购物场所。参观过程中如设有商品销售区域，均为场所自主经营项目。游客若有消费需求，应根据自身情况理性选择、自愿购买，相关消费责任由游客自行承担。）
                 <w:br/>
                 中午：【王府味道】
                 <w:br/>
                 下午：前往【半部清史里的雅致传奇-恭王府】（游览时间1.5小时左右），漫步恭王府，不仅是在欣赏“一座恭王府，半部清代史"的建筑瑰宝，更是在品味中国贵族生活的精致美学。从金丝楠木的厅堂到寓意吉祥的蝙蝠彩绘，从藏宝无数的锡晋斋到曲水流觞的沁秋亭，这里每一处细节都在讲述着权力、艺术与人生的故事。让我们放慢脚步，在这座"京城第一福地"中，寻找属于您的文化雅趣。行走路线：★一宫门—银安殿—葆光室—锡晋斋—后罩楼—西洋门—独乐峰—蝠池—福字碑—方塘水榭—榆关—箭道★。【游什刹海，看老北京胡同】这里有北京保存极为完整的胡同，您能体验皇城根儿文化，漫步于老北京胡同，感受老北京人的地道生活。【烟袋斜街】是北京最古老的的一条商业街，这里有北京剪纸、吹糖人、北京特色小吃，充满了古老而独特的市井风情，韵味十足。
                 <w:br/>
                 后乘飞机返广州！结束愉快旅程！
                 <w:br/>
                 【温馨贴士】：
                 <w:br/>
-                ★倾情推荐：胡同深度游：【后海八爷蹬着黄包车带您游胡同】（不属于推荐自费加点项目）费用自理100元/人。
+                推荐胡同深度游：【黄包车游胡同+四合院体验】费用自理160元/人，您可以乘坐黄包车游览老北京胡同、古老北京城唯一遗留下的价值上亿的四合院，参观古老北京的胡同，感受老北京的风俗。
+                <w:br/>
+                *************************************(✪▽✪)(✪▽✪)(✪▽✪)****************************************
+                <w:br/>
+                （以上为参考行程，旅行社及导游可根据航班、天气、交通、景区预约等实际情况，在不减少景点数量、
+                <w:br/>
+                不降低服务标准、不缩短游览时间的前提下，对景点游览顺序作出合理调整，敬请知悉。）
                 <w:br/>
                 交通：汽车/飞机
+                <w:br/>
+                自费项：推荐胡同深度游：【黄包车游胡同+四合院体验】费用自理160元/人，您可以乘坐黄包车游览老北京胡同、古老北京城唯一遗留下的价值上亿的四合院，参观古老北京的胡同，感受老北京的风俗。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：【王府味道】     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1143,50 +1149,243 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定的支付费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">杂技280+四合院+黄包车:160、耳麦:20、一共460元 ，自费优惠价格:390元/人)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 390.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1457,51 +1656,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1645,50 +1844,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>