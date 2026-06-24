--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -1656,51 +1656,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>