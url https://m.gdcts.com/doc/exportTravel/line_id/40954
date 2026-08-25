--- v3 (2026-08-05)
+++ v4 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【爱达邮轮•花城号】广州-芽庄（过夜）-广州 6天5晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【爱达邮轮•花城号】广州-芽庄(金兰)-芽庄(金兰)-广州 6天5晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -569,77 +569,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港 (预计 23：30 起航）
+                广州南沙国际邮轮母港 (预计 19：00 起航）
                 <w:br/>
                 是日于指定时间自行前往广州南沙国际邮轮母港办理登船手续（地铁4号线终点站南沙客运码头，请按站内指示牌即可步行到达）。您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。随后您将搭乘爱达邮轮 “地中海号”，开展令人难忘的海上旅程。登船后，您可享用丰盛的午餐，随后可于房间内依据每日行程参观豪华邮轮的各项设施并参加邮轮常规演习，继而正式开启邮轮缤纷之旅。 享受完美的海上假期。
                 <w:br/>
                 <w:br/>
                 港口地址：广州市南沙区兴沙路4号(地铁4号线南沙客运港站G出口)
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：邮轮上     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -728,53 +728,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芽庄（越南）靠港时间：15：00
-[...1 lines deleted...]
-                芽庄是越南迷人的海滨度假胜地，融合了自然风光与人文历史。您可以探访古老的占婆塔，感受厚重的历史印记；登上芽庄大教堂，俯瞰城市与海岸的壮丽景色。
+                芽庄(金兰) 抵达时间：12:00 起航时间：23:59
+                <w:br/>
+                芽庄是越南迷人的海滨度假胜地，融合了自然风光与人文历史。您可以探访古老的占婆塔，感受厚重的历史印记；登上芽庄大教堂，俯瞰城市与海岸的壮丽景色。钟情自然的游客可漫步钟屿石岬角，欣赏奇石与日落，或在珍珠岛享受沙滩与水上乐趣。作为经典的邮轮停靠港，芽庄为您呈现一段集文化、自然与休闲于一体的精彩岸上行程。
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
             </w:r>
@@ -809,77 +809,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芽庄（越南） 离港时间：18:00
+                芽庄(金兰) 抵达时间：00:00 起航时间：17:00
                 <w:br/>
                 芽庄是越南迷人的海滨度假胜地钟情自然的游客可漫步钟屿石岬角，欣赏奇石与日落，或在珍珠岛享受沙滩与水上乐趣。作为经典的邮轮停靠港，芽庄为您呈现一段集文化、自然与休闲于一体的精彩岸上行程。
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -971,91 +971,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港   离船 (预计 10:00 靠港)
-[...1 lines deleted...]
-                邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表.1.一上所安排的时间内容，依照指示下船，爱达邮轮期待与您再次相遇
+                广州南沙国际邮轮母港 -- 离船 (预计 12:00 靠港)
+                <w:br/>
+                邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1083,57 +1083,57 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 船票：所选指定房型住宿，，每间舱最少入住 2 人，不满 2 人需要补房差；
+                1. 船票：所选指定房型住宿，每间舱最少入住 2 人，不满 2 人需要补房差；
                 <w:br/>
                 2. 用餐：邮轮上指定免费餐厅用餐；
                 <w:br/>
                 3. 娱乐：邮轮上免费互动派对、剧院表演、船上指定免费设施等；
                 <w:br/>
-                4、港务税费1200元/人。
+                4.港务税费1200元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1642,51 +1642,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>