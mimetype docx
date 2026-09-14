--- v4 (2026-08-25)
+++ v5 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【爱达邮轮•花城号】广州-芽庄(金兰)-芽庄(金兰)-广州 6天5晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【爱达邮轮•花城号】广州-真美（越南）-下龙湾（越南）-广州 6天5晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">芽庄</w:t>
+              <w:t xml:space="preserve">下龙湾-真美</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -569,51 +569,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港 (预计 19：00 起航）
+                广州南沙国际邮轮母港 (预计 18：00 起航）
                 <w:br/>
                 是日于指定时间自行前往广州南沙国际邮轮母港办理登船手续（地铁4号线终点站南沙客运码头，请按站内指示牌即可步行到达）。您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。随后您将搭乘爱达邮轮 “地中海号”，开展令人难忘的海上旅程。登船后，您可享用丰盛的午餐，随后可于房间内依据每日行程参观豪华邮轮的各项设施并参加邮轮常规演习，继而正式开启邮轮缤纷之旅。 享受完美的海上假期。
                 <w:br/>
                 <w:br/>
                 港口地址：广州市南沙区兴沙路4号(地铁4号线南沙客运港站G出口)
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -728,77 +728,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芽庄(金兰) 抵达时间：12:00 起航时间：23:59
-[...1 lines deleted...]
-                芽庄是越南迷人的海滨度假胜地，融合了自然风光与人文历史。您可以探访古老的占婆塔，感受厚重的历史印记；登上芽庄大教堂，俯瞰城市与海岸的壮丽景色。钟情自然的游客可漫步钟屿石岬角，欣赏奇石与日落，或在珍珠岛享受沙滩与水上乐趣。作为经典的邮轮停靠港，芽庄为您呈现一段集文化、自然与休闲于一体的精彩岸上行程。
+                真美（越南) 靠港时间：06:00 离港时间：16:00
+                <w:br/>
+                真美港，位于越南，是一个充满魅力的海滨城市。作为越南北部的重要港口，真美港不仅拥有丰 富的自然资源，还蕴含着深厚的历史文化底蕴。越南魅力海港，融合东西方风情，阳光海滩与古 城韵味交织，会安古街漫步，美溪碧波荡漾，尽享悠闲时光与文化探索之旅。
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -809,53 +809,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芽庄(金兰) 抵达时间：00:00 起航时间：17:00
-[...1 lines deleted...]
-                芽庄是越南迷人的海滨度假胜地钟情自然的游客可漫步钟屿石岬角，欣赏奇石与日落，或在珍珠岛享受沙滩与水上乐趣。作为经典的邮轮停靠港，芽庄为您呈现一段集文化、自然与休闲于一体的精彩岸上行程。
+                下龙湾（越南) 靠港时间：10:00 离港时间：20:00
+                <w:br/>
+                下龙湾地处越南北部广宁省北部湾，是知名世界自然遗产，素有 “海上桂林” 的美誉，下龙湾是 越南的自然奇观，千岛与碧水相映，奇峰异石耸立，乘船漫游其中，仿佛置身梦幻海上桂林。海 域散落近两千座石灰岩奇峰，兼具碧海、溶洞、沙滩，是罕见海上喀斯特仙境 。
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
@@ -971,74 +971,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港 -- 离船 (预计 12:00 靠港)
+                广州南沙国际邮轮母港 -- 离船 (预计 06:00 靠港)
                 <w:br/>
                 邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1089,51 +1089,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 船票：所选指定房型住宿，每间舱最少入住 2 人，不满 2 人需要补房差；
                 <w:br/>
                 2. 用餐：邮轮上指定免费餐厅用餐；
                 <w:br/>
                 3. 娱乐：邮轮上免费互动派对、剧院表演、船上指定免费设施等；
                 <w:br/>
-                4.港务税费1200元/人。
+                4. 港务税费1200元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1642,51 +1642,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>