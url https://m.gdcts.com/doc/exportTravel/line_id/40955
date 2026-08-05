--- v2 (2026-07-11)
+++ v3 (2026-08-05)
@@ -1040,51 +1040,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                新加坡 抵港时间 13:00(当地时间)
+                新加坡 抵港时间 13:00(当地时间)-过夜
                 <w:br/>
                 今日您将在游轮上尽情轻松享受。吃过丰盛的早餐后，您可以沐浴着阳光在甲板上漫步，您还可以在商场里给自己买些旅游纪念品或挑选些礼物送给亲人朋友，或是在有专门教练的健身房里，一边欣赏海景，一边享受身体的畅快淋漓。也可参考“邮轮日报”选择您喜爱的节目，晚上您可在豪华的餐厅里和亲人或朋友品尝香槟美酒。
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1674,51 +1674,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芽庄  抵港时间 07:00(当地时间)   离港时间 19:00(当地时间)
+                芽庄  抵港时间 11:00(当地时间)   离港时间 22:00(当地时间)
                 <w:br/>
                 芽庄是越南迷人的海滨度假胜地，融合了自然风光与人文历史。您可以探访古老的占婆塔，感受厚重的历史印记；登上芽庄大教堂，俯瞰城市与海岸的壮丽景色。
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2013,55 +2013,57 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.邮轮单人房差价：所有舱等均加收对应舱位费用的 100% 
                 <w:br/>
                 2.邮轮服务费（即船员小费）须自行于船上缴纳：内舱/海景/阳台：140 港元/人/晚，套房房型：160 港元/人/晚；4 周岁（不含 4 周岁）以下儿童免收服务费，相关费用由客人在船上自行支付（收费标准仅供参考，以船上公布标 准为准）； 3.出入境的行李海关课税，超重行李的托运费、保管费等； 
                 <w:br/>
                 4.邮轮上的个人消费(如：打电话、洗衣服、购物、酒吧咖啡厅、SPA 等)； 
                 <w:br/>
                 5.Wifi 套餐 
                 <w:br/>
                 6.其他：费用包含中未注明项目 
                 <w:br/>
                 7.个人旅游意外险（90 周岁以上长者需另行购买）
                 <w:br/>
                 8.途经国签证 (中国籍客户收费标准）
                 <w:br/>
-                 ①菲律宾邮轮签：335 元/人船上支付（持有有效日本、美国、澳洲、欧洲申根签证可免签（请提前向旅行社告知相关签证情 况），港澳台胞如无以上签证也需要做邮轮签)
-[...3 lines deleted...]
-                3.印尼签证费用：（待定）船上支付
+                 ①菲律宾邮轮签：360 元/人船上支付（持有有效日本、美国、澳洲、欧洲申根签证可免签（请提前向旅行社告知相关签证情 况），港澳台胞如无以上签证也需要做邮轮签)
+                <w:br/>
+                 ②越南: 119 元/人船上支付 注 1：非中国大陆国籍客人：请游客自行联系大使馆进行了解是否对前往的国家免签,同时确保游客本身有多次进入中 国的有效签证. 注 2：由于签证政策变动，价格可能有所调整，故一切费用以实际发生为准。
+                <w:br/>
+                3.印尼签证费用：需要提前办理电子落地签证（参考价格 35 美金/人）请自行通过印尼电子落地签官方办理网站 https://evisa.imigrasi.go.id/申请 B1-Tourist(Visa OnArrival)签证并付款，参考价格 35 美金/人，最终以办理时的价格为准。
+                <w:br/>
+                9.邮轮停靠港口岸上观光游费用（提前预定我司岸上游费用2799元/人）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2323,51 +2325,51 @@
                 <w:br/>
                 ②. 本次旅游无父母同行:
                 <w:br/>
                 1. 有父母同行所有材料 2. WEG 文件(客人自行办理，方法请咨询 当地菲律宾驻中国领馆。如自己无法办法， 参考下方船方代办 WEG 方法及收费)
                 <w:br/>
                 【重要提醒】： 因受菲律宾入境要求等情况影响，无父母同行未成年人有可能会被要求提供额外的材料，如：委托公证书(去公证处开 具)或其他更多，如因此产生的费用由游客自行承担 。
                 <w:br/>
                 中国藉护照持有有效日本，美国，澳洲，欧洲申根签证可免菲律宾签证； 外籍乘客请另行确认签证要求*常见免签国籍：美国/加拿大/德国/英国/西班牙/澳大利亚/新西兰/蒙古/俄罗斯/马 来西亚/日本/荷兰/港澳台。 船方代办 WEG：***根据菲律宾当地政策要求，所有无父母陪同出行的未满 15 周岁未成年人必须额外办理菲律宾 WEG 手续，否则将无法入境，费用约 143 美金/人，于登船后支付；
                 <w:br/>
                 需于登船前至少 7 个工作日提交： 1、未成年人及其随行成年人的护照首页照片； 2、已妥善填写的宣誓书（单独文件）； 3、船票复印件； 4、根据具体情况，可能需要其他文件； 最终价格及所需文件最终以当地政策为准。
                 <w:br/>
                 （2）非中国大陆国籍客人：请游客自行联系大使馆进行了解是否对前往的国家免签,同时确保游客本身有多次进入中国
                 <w:br/>
                 的有效签证。
                 <w:br/>
                 <w:br/>
                 关于越南签证：
                 <w:br/>
                 持以下国藉护照游客免越南签: 菲律宾 ，马来西亚 ，新加坡 ，泰国， 柬埔寨，缅甸，老挝， 文莱，印尼， 英国、法国、德国、 日本、韩国、 丹麦、瑞典、挪威、芬兰、西班牙、 意大利 ， 俄罗斯 ，白俄罗斯
                 <w:br/>
                 <w:br/>
                 注意 
                 <w:br/>
                 1.请务必提前至少 30 日提交上述相关材料，邮轮始发地和目的地国家入境签证要求须以中国外交部及始发地和 目的地国家领馆官方公示的政策为准（如果出发前政府机关有公布涨价通知，差价需要游客自行承担）。宾客或其预 订代理旅行社有责任核实自身护照、签证或其他旅行证件，是否符合邮轮途经及停靠国家的入境接受要求。 2、非中国大陆国籍客人：请游客自行联系大使馆进行了解是否对前往的国家免签，同时确保游客本身有多次进入中 国家 签证价格 办理时长 签证资料 备注说明 菲律宾 工作日 成人 未满 16 周岁的未成年人： 中国籍持有 有效日本， 美国，澳洲， 欧洲申根签 证，美国绿 卡，日本永 久卡，可免 签 菲律宾邮轮签: 送 签方为菲律宾当地 领馆 ，335 元/人 （以上报价已含） 提前至少 15 个 工作日提交材 料 护 照 首页 清 晰 电子版照片 （ 无 遮挡 无 反 光） 本次旅游有父母同行: 1. 护照首页清晰电子版照片(不压边,不反 光) 2. 身份证正反面照片) 3. 出生证照片(父母同行能看出亲子关系， 如无出生证，提供整本户口本照片) 4. 父母双方护照首页照片+身份证正反面 照片本次旅游无父母同行: 1. 有父母同行所有材料 
                 <w:br/>
-                2. WEG 文件(客人自行办理，方法请咨询 当地菲律宾驻中国领馆。如自己无法办法， 参考下方船方代办 WEG 方法及收费) 越南 邮轮签：110 元/ 人 持以下国藉护照游客免越南签: 菲律宾 ，马来西亚 ，新加坡 ，泰国， 柬埔寨，缅甸，老挝， 文莱，印尼， 英国、法国、德国、 日本、韩国、 丹麦、瑞典、挪威、芬兰、西班牙、 意大利 ， 俄罗斯 ，白俄罗斯 新加坡 沙巴文莱 持中国有效因私护照免签 /
+                2. WEG 文件(客人自行办理，方法请咨询 当地菲律宾驻中国领馆。如自己无法办法， 参考下方船方代办 WEG 方法及收费) 越南 邮轮签：119 元/ 人 持以下国藉护照游客免越南签: 菲律宾 ，马来西亚 ，新加坡 ，泰国， 柬埔寨，缅甸，老挝， 文莱，印尼， 英国、法国、德国、 日本、韩国、 丹麦、瑞典、挪威、芬兰、西班牙、 意大利 ， 俄罗斯 ，白俄罗斯 新加坡 沙巴文莱 持中国有效因私护照免签 /
                 <w:br/>
                 国的有效签证。 
                 <w:br/>
                 3、由于签证政策变动，价格可能有所调整，故一切费用以实际发生为准。 
                 <w:br/>
                 温馨提醒：若因个人证件或签证问题导致无法按时出入境，已产生的费用不予退还，且由此引发的所有额外相关费用， 均由客人自行承担。
                 <w:br/>
                 <w:br/>
                 **以上签证如因信息错误导致二次提交，需重新加收签证费,原签证费全损 **如有可以免签入境菲律宾或越南的乘客,需提前 30 个工作日,提交我社相关证件照片,如逾期未提交,后续发生重复送 签,产生的签证费用,不可退还. **签证一旦递交即产生费用, 更改取消即全损 **提示未办理有效菲律宾签证的乘客将不被允许登船
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -2590,51 +2592,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>