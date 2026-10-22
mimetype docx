--- v2 (2026-09-07)
+++ v3 (2026-10-22)
@@ -2019,51 +2019,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.邮轮单人房差价：所有舱等均加收对应舱位费用的 100% 
                 <w:br/>
                 2.邮轮服务费（即船员小费）须自行于船上缴纳：内舱/海景/阳台：140 港元/人/晚，套房房型：160 港元/人/晚；4 周岁（不含 4 周岁）以下儿童免收服务费，相关费用由客人在船上自行支付（收费标准仅供参考，以船上公布标 准为准）； 3.出入境的行李海关课税，超重行李的托运费、保管费等； 
                 <w:br/>
                 4.邮轮上的个人消费(如：打电话、洗衣服、购物、酒吧咖啡厅、SPA 等)； 
                 <w:br/>
                 5.Wifi 套餐 
                 <w:br/>
                 6.其他：费用包含中未注明项目 
                 <w:br/>
                 7.个人旅游意外险（90 周岁以上长者需另行购买）
                 <w:br/>
                 8.途经国签证 (中国籍客户收费标准）
                 <w:br/>
                  ①菲律宾邮轮签：360 元/人船上支付（持有有效日本、美国、澳洲、欧洲申根签证可免签（请提前向旅行社告知相关签证情 况），港澳台胞如无以上签证也需要做邮轮签)
                 <w:br/>
                  ②越南: 119 元/人船上支付 注 1：非中国大陆国籍客人：请游客自行联系大使馆进行了解是否对前往的国家免签,同时确保游客本身有多次进入中 国的有效签证. 注 2：由于签证政策变动，价格可能有所调整，故一切费用以实际发生为准。
                 <w:br/>
                 3.印尼签证费用：需要提前办理电子落地签证（参考价格 35 美金/人）请自行通过印尼电子落地签官方办理网站 https://evisa.imigrasi.go.id/申请 B1-Tourist(Visa OnArrival)签证并付款，参考价格 35 美金/人，最终以办理时的价格为准。
                 <w:br/>
-                9.邮轮停靠港口岸上观光游费用（提前预定我司岸上游费用2799元/人）。
+                9.邮轮停靠港口岸上观光游费用（可提前预定我司岸上游费用，附上参考行程和价格）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2592,51 +2592,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>