--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1036,61 +1036,59 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.往返机票，现时机税及燃油附加费；韩国团队签证费用；
                 <w:br/>
-                2.澳门关闸到澳门机场旅游车（往返接送，仅限澳门出发）；
-[...9 lines deleted...]
-                7.境外司陪人员杂费RMB600元/人
+                2.住宿全程网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
+                <w:br/>
+                3.行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
+                <w:br/>
+                4.行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
+                <w:br/>
+                5.中文领队及中文地接导游服务
+                <w:br/>
+                6.境外司陪人员杂费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1263,51 +1261,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">护肝宝专卖店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 主营：护肝宝、保肝宝、益肝宝，真肝宝等
                 <w:br/>
-                韩国的保肝产品，品牌不同，都是采用了世界先进的高分子和低分子提取技术，从天然珍贵的枳椇果中提取对肝病具有显著效果的因子HD-1。[1
+                韩国的保肝产品，品牌不同，都是采用了世界先进的高分子和低分子提取技术，从天然珍贵的枳椇果中提取对肝病具有显著效果的因子HD-1。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2043,68 +2041,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服务标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">境外司陪人员服务费RMB600元/人</w:t>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">单房差￥1280元/人，不设自然单间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2131,51 +2129,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 参考酒店（携程四钻）：
                 <w:br/>
                 首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店；
                 <w:br/>
                 备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
@@ -2261,51 +2259,65 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2522,51 +2534,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>