--- v3 (2026-07-14)
+++ v4 (2026-09-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【盛夏拾光·首尔夏日之旅】韩国首尔5天|首尔大公园|南怡岛|景福宫|南山首尔塔|明洞步行街|周边网评四钻酒店（深圳往返）行程单</w:t>
+        <w:t xml:space="preserve">【首尔秋拾光】韩国首尔5天|和谈林|南怡岛|景福宫|南山首尔塔|明洞步行街|周边网评四钻酒店（深圳往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SZ-（SXSG）KR5-SJTKR</w:t>
+              <w:t xml:space="preserve">SZ（QSG）KR5-SJTKR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -342,111 +342,115 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（参考航班：以出票为准）</w:t>
+              <w:t xml:space="preserve">
+                去程：深圳-仁川 CZ3089   08:15 -12:35
+                <w:br/>
+                返程：仁川-深圳 CZ3090   13:45 -17:20
+                <w:br/>
+                （航班仅供参考，实际以出票为准）
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色
-[...9 lines deleted...]
-                ☆品味韩式美食：春川铁板鸡排、炸鸡、人参鸡汤、韩式烤肉将正宗韩式美味一网打尽
+                ☆深圳直飞韩国・双飞五天浪漫游
+                <w:br/>
+                ☆沉醉枫叶之约：南怡岛、和谈林，在韩国最美的赏枫季，踏入层林尽染的世界。
+                <w:br/>
+                ☆打卡韩式景点经典：景福宫、青瓦台（外观）、南山公园+N首尔塔（不登塔）
+                <w:br/>
+                ☆打卡韩式同款浪漫：《鬼怪》取景地德寿宫石墙路，秒变剧中人
+                <w:br/>
+                ☆品味韩式美食：韩式烤肉、人参炖鸡、韩式嫩豆腐汤将正宗韩式美味一网打尽
                 <w:br/>
                 ☆尽享品质住宿：全程入住网评四钻酒店，享受舒适休憩空间
                 <w:br/>
-                ☆打卡潮流地标：明洞步行街、广藏市场，全方位感受韩国的时尚与活力
+                ☆打卡潮流地标：明洞步行街 全方位感受韩国的时尚与活力
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,433 +567,440 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【深圳-首尔】(参考航班:起飞/-抵达/)出票为准;抵达后接机送往酒店
-[...4 lines deleted...]
-                后入住酒店
+                【深圳-首尔】抵达后接机送往酒店
+                <w:br/>
+                请于指定时间自行前往深圳机场大厅集中（具体集中时间以短讯通知为准，请务必准时），领队协助办理登机手续后，乘坐国际航班飞往韩国首尔，开启首尔秋拾光之旅。
+                <w:br/>
+                抵达后由韩国导游接机，后入住酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：飞机餐/自理     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">周边网评四钻酒店</w:t>
+              <w:t xml:space="preserve">首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔】南怡岛-首尔大公园
+                【首尔】景福宫（枫叶）-德寿宫石墙路（枫叶）-青瓦台外观-南山公园+N首尔塔（不登塔）-韩国文化体验馆+紫菜博物馆+试穿韩服-广藏市场
                 <w:br/>
                 早餐后
                 <w:br/>
-                前往【南怡岛】（包入场及来回小渡轮船，游览时间约1.5小时）。因热门韩剧《冬季恋歌》而名声大噪的南怡岛，距首尔约1个半小时左右车程，是韩国人周末度假经常会去的地方。南怡岛一年四季景色宜人，春日的暖风吹拂过韩国北汉江，为南怡岛带来一片生机盎然的景象，在风景如画的南怡岛春游踏青，也是别一番景象。岛上凡是能听到音乐的地方都在放《冬季恋歌》里面的歌曲。在这座美丽又神秘的小岛上建立起的“南怡共和国”是世界上面积大的想象国度，进入这个“国家”并不需要办理特别的入境手续，你只要在加平的南怡岛码头买票登船来到对岸，你就算真正进入了“共和国”的领域。
-[...5 lines deleted...]
-                景点：南怡岛-首尔大公园
+                前往【景福宫】（游览时间约60min）首尔最具代表性的宫殿，也是朝鲜王朝的正宫，始建于1395年，由太祖李成桂修建。这里不仅是王室的政治中心，也是感受韩国历史与美景的最佳地点。秋季，古老的宫殿在秋季的映衬下更加庄重静谧，金黄的银杏与红亮的枫叶交相辉映，构成了一幅动人心韵的画卷。
+                <w:br/>
+                前往【德寿宫石墙路】（游览时间约40min）还记得鬼怪第一次透过墙看到地狱使者的石墙吗？就在德寿宫。德寿宫的西北角就是反光镜所在位置，而反光镜南边就是鬼怪走来的那条路。在这里打卡，仿佛能感受到剧中神秘又奇妙的氛围。
+                <w:br/>
+                前往【青瓦台外观】（游览时间约20min）青瓦台，曾是韩国的总统府。2022年韩国总统府迁往国防部大楼后，这里成了首尔必游的旅游景点。
+                <w:br/>
+                前往【南山公园+N首尔塔（不登塔）】（游览时间约40min）N首尔塔也叫南山塔，位于海拔约240米的南山之巅，高200多米，是首尔的一大地标。在N首尔塔，数字化的观景台、屋顶露台、及各种餐厅等一应俱全，还可360度俯瞰首尔风光，不仅是韩国人约会的天堂，也是外国游客的旅游胜地。
+                <w:br/>
+                前往【韩国文化体验馆+紫菜博物馆+试穿韩服】（游览时间约60分钟）
+                <w:br/>
+                前往【广藏市场】（游览时间约90分钟）首尔传统市场，打卡当地人间烟火，品尝地道美食，有首尔百年美食江湖之称。
+                <w:br/>
+                后入住酒店
+                <w:br/>
+                景点：景福宫（枫叶）-德寿宫石墙路（枫叶）-青瓦台外观-南山公园+N首尔塔（不登塔）-韩国文化体验馆+紫菜博物馆+试穿韩服-广藏市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：春川铁板鸡排+季节小菜     晚餐：炸鸡   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">周边网评四钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式烤肉     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔】韩国人参专卖店-精品化妆品店-青瓦台（外观）-景福宫-南山公园+N首尔塔（不登塔）-广藏市场
-[...1 lines deleted...]
-                早餐后，
+                【首尔】韩国人参专卖店-护肝宝专卖店-国际免税店-和谈林
+                <w:br/>
+                早餐后
                 <w:br/>
                 参观【韩国人参专卖店】（游览时间约90min）
                 <w:br/>
-                参观【精品化妆品店】（游览时间约90min）
-[...15 lines deleted...]
-                购物点：韩国人参专卖店、精品化妆品店
+                参观【护肝寳专卖店】（游览时间约90min）
+                <w:br/>
+                参观【国际免税店】（游览时间约90min）
+                <w:br/>
+                前往【和谈林】（游览时间约120min）韩国近郊顶级赏枫秘境，漫山枫叶层林尽染，红橙金黄交织成梦幻画卷。漫步幽静林径，拥抱京畿道绝美秋日风光， 山谷间处处是治愈美景。登上观景台远眺整片枫海，在玻璃吊桥定格秋日氛围感大片，沉浸式邂逅和谈林独有的秋日浪漫。
+                <w:br/>
+                后入住酒店
+                <w:br/>
+                景点：国际免税店-和谈林
+                <w:br/>
+                购物点：韩国人参专卖店、护肝宝专卖店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">周边网评四钻酒店</w:t>
+              <w:t xml:space="preserve">首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔】护肝宝专卖店-韩国文化体验舘·紫菜博物馆-国际免税店-明洞步行街
-[...22 lines deleted...]
-                自费项：韩式自助烤肉、三八线、涂鸦秀
+                【首尔】精品化妆品店-南怡岛-明洞步行街
+                <w:br/>
+                参观【精品化妆品店】（游览时间约90min）
+                <w:br/>
+                参观【南怡岛】（包入场及来回小渡轮船，游览时间约1.5小时）。因热门韩剧《冬季恋歌》而名声大噪的南怡岛，距首尔约1个半小时左右车程，是韩国人周末度假经常会去的地方。南怡岛一年四季景色宜人，春日的暖风吹拂过韩国北汉江，为南怡岛带来一片生机盎然的景象，在风景如画的南怡岛春游踏青，也是别一番景象。岛上凡是能听到音乐的地方都在放《冬季恋歌》里面的歌曲。在这座美丽又神秘的小岛上建立起的“南怡共和国”是世界上面积大的想象国度，进入这个“国家”并不需要办理特别的入境手续，你只要在加平的南怡岛码头买票登船来到对岸，你就算真正进入了“共和国”的领域。
+                <w:br/>
+                前往【明洞步行街】（游览时间约90min）是韩国首尔中区的一个购物街区，是韩国的代表性时尚购物场所。深度感受韩剧的热闹与烟火气！！
+                <w:br/>
+                后入住酒店
+                <w:br/>
+                景点：南怡岛-明洞步行街
+                <w:br/>
+                购物点：精品化妆品店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：韩式炒肉     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">周边网评四钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式嫩豆腐汤     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔-深圳】根据航班时间送机
-[...6 lines deleted...]
-                【温馨提示】行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
+                【首尔-深圳】根据航班时间送机/如航班时间为晚班机 安排仁川中华街-松月洞童话村-INSPIRE极光道-送机
+                <w:br/>
+                如航班时间为早/午班机（14：50-18：00/16：15-19：30/13：55-17：20/08：50-11：30）
+                <w:br/>
+                早餐后，前往仁川机场乘机返回深圳机场，散团结束首尔秋拾光之旅。
+                <w:br/>
+                <w:br/>
+                如航班时间为晚班机（21:00-00:05+1）
+                <w:br/>
+                早餐后，前往【仁川中华街】（游览时间约60min）唐人街不仅是华侨的聚居地，更是中华文化在异国他乡的缩影。
+                <w:br/>
+                前往【松月洞童话村】（游览时间约60min）一脚迈进童话名著里。村里的墙壁被斑斓的卡通壁画覆盖，每一幅都充满童趣 ，处处洋溢着梦幻的气息，随手一拍就是氛围感大片。
+                <w:br/>
+                参观【inspire 度假村灯光秀】（游览时间约60min）感受抬头即震撼！INSPIRE度假城「天空巨幕」把银河、深海、奇幻森林搬到了天花板！有150米长的沉浸式娱乐街区极光道，从早上8点半到凌晨0点，都有不间断的主题表演，真的是视觉与听觉的双重震撼体验！
+                <w:br/>
+                前往仁川机场乘机返回深圳机场，散团结束首尔秋拾光之旅。
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
+                <w:br/>
+                以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
+                <w:br/>
+                景点：如航班时间为晚班机 安排仁川中华街-松月洞童话村-INSPIRE极光道
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：飞机餐或自理     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1034,117 +1045,115 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.往返机票，现时机税及燃油附加费；韩国团队签证费用；
-[...11 lines deleted...]
-                7.境外司陪人员杂费RMB600元/人
+                往返机票，现时机税及燃油附加费；韩国团队签证费用；
+                <w:br/>
+                住宿全程韩国周边四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
+                <w:br/>
+                行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
+                <w:br/>
+                行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
+                <w:br/>
+                中文领队及中文地接导游服务
+                <w:br/>
+                境外司陪人员杂费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
-[...5 lines deleted...]
-                4.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
+                <w:br/>
+                如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1263,51 +1272,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">护肝宝专卖店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 主营：护肝宝、保肝宝、益肝宝，真肝宝等
                 <w:br/>
-                韩国的保肝产品，品牌不同，都是采用了世界先进的高分子和低分子提取技术，从天然珍贵的枳椇果中提取对肝病具有显著效果的因子HD-1。[1
+                韩国的保肝产品，品牌不同，都是采用了世界先进的高分子和低分子提取技术，从天然珍贵的枳椇果中提取对肝病具有显著效果的因子HD-1。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1688,266 +1697,576 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">韩式自助烤肉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">10人以上（含）	在自由活动时间安排</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">90 分钟</w:t>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                10人以上（含）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">涂鸦秀</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">80 分钟</w:t>
+              <w:t xml:space="preserve">汉江邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                10人以上（含）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三八线</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve">小三八线（临津阁+自由桥）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                10人以上（含）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 250.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费说明</w:t>
+              <w:t xml:space="preserve">大三八线（临津阁+自由桥+展望台）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                项目说明：
-                <w:br/>
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                10人以上（含）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">南山首尔塔（登塔）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                10人以上（含）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乐天世界（门票）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                10人以上（含）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海鲜餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                10人以上（含）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自费项目说明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 1、自费活动，自愿自费原则，绝无强迫。
                 <w:br/>
                 2、自费活动在境外产生，原则上只能开具境外收据。
                 <w:br/>
                 3、上述项目参加人数若未达到约定最低参加人数的，双方同意以上项目协商条款不生效，且对双方均无约束力；
                 <w:br/>
                 4、上述项目履行中遇不可抗力或旅行社、履行辅助人已尽合理责任义务仍不能避免的事件的，双方均有权解除，旅行社在扣除已向履行辅助人支付且不可退还的费用后，将余款退还旅游者；
                 <w:br/>
                 5、签署本协议前，旅行社已将自费项目的安全风险注意事项告知旅游者，旅游者应根据身体条件谨慎选择，旅游者在本协议上签字确认视为其已明确知悉相应安全风险注意事项，并自愿承受相应后果；
                 <w:br/>
                 6、旅游者参加本协议以外的自费项目导致人身安全和财产损失的，旅行社不承担任何责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -2043,68 +2362,179 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服务标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">单房差￥1280元/人，不设自然单间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">团费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">境外司陪人员服务费RMB600元/人</w:t>
+              <w:t xml:space="preserve">12周岁-24周岁规定必须占床在成人价格上加1280元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">团费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65岁（含）起需加收500元/位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">团费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">非中国大陆护照需加收500元/位票差</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2131,59 +2561,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-                <w:br/>
+                1、此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 参考酒店（携程四钻）：
                 <w:br/>
                 首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店；
                 <w:br/>
-                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区。
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
@@ -2216,96 +2645,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">特别说明：韩国免税店属于开放式商业场所，并非旅行社同意组织的定点购物店。所有消费行为均遵循客人个人意愿，购买与否由客人自行决定。针对因“认为是旅行社安排购物店”而产生的投诉，我社不接受此类诉求，望各位客人提前知晓。</w:t>
+              <w:t xml:space="preserve">
+                行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
+                <w:br/>
+                特别说明：韩国免税店属于开放式商业场所，并非旅行社同意组织的定点购物店。所有消费行为均遵循客人个人意愿，购买与否由客人自行决定。针对因“认为是旅行社安排购物店”而产生的投诉，我社不接受此类诉求，望各位客人提前知晓。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2435,51 +2882,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 收客年龄提示：
                 <w:br/>
                 A）正常收客年龄：25-65周岁；报价仅适用持中国护照。港澳台人士或外国护照人士需请详询护照类别是否可接待参团,出入境国相关签证自理。整团其他护照价格另询。
                 <w:br/>
                 B）2-12岁以内（不含12岁）小童不占床，大小同价；此收费提供机位、车位、正餐及景点首道门票半票（若超高请自行补足门票差价）。如需占床，请补单房差；
                 <w:br/>
                 C）12周岁-24周岁规定必须占床在成人价格上加1280元/人；
                 <w:br/>
                 D）婴儿收费：2周岁以下（不含2周岁）的婴儿收费根据航司政策另行报价收费，婴儿报价收费不提供机位、车位、餐位、床位及景点费用。
                 <w:br/>
                 E）18岁以下的未成年人及65岁以上的长者，至少一名18周岁至64周岁亲友陪同方可参团，敬请谅解!
                 <w:br/>
-                F）65岁（含）起需加收500元/位，75岁（含）以上的长者及孕妇恕不接待，敬请谅解！
+                F）65岁（含）起需加收500元/位，70岁（含）以上的长者及孕妇恕不接待，敬请谅解！
                 <w:br/>
                 G）非中国大陆护照需加收500元/位票差；另请详询护照类别是否可接待参团,整团其他护照价格另询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -2522,51 +2969,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>