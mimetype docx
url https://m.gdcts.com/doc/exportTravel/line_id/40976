--- v5 (2026-10-07)
+++ v6 (2026-10-28)
@@ -751,53 +751,57 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【首尔】韩国人参专卖店-护肝宝专卖店-国际免税店-和谈林
                 <w:br/>
                 早餐后
                 <w:br/>
                 参观【韩国人参专卖店】（游览时间约90min）
                 <w:br/>
                 参观【护肝寳专卖店】（游览时间约90min）
                 <w:br/>
                 参观【国际免税店】（游览时间约90min）
                 <w:br/>
                 前往【和谈林】（游览时间约120min）韩国近郊顶级赏枫秘境，漫山枫叶层林尽染，红橙金黄交织成梦幻画卷。漫步幽静林径，拥抱京畿道绝美秋日风光， 山谷间处处是治愈美景。登上观景台远眺整片枫海，在玻璃吊桥定格秋日氛围感大片，沉浸式邂逅和谈林独有的秋日浪漫。
                 <w:br/>
                 后入住酒店
                 <w:br/>
+                注1旺季和谈林门票预约紧张，部分日期要到当游览当天才知道有无余票，如无票则更改为游览首尔大公园。
+                <w:br/>
                 景点：国际免税店-和谈林
                 <w:br/>
                 购物点：韩国人参专卖店、护肝宝专卖店
+                <w:br/>
+                自费项：自费推荐【三八线】/【涂鸦秀】，自愿自费。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -840,50 +844,52 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【首尔】精品化妆品店-南怡岛-明洞步行街
                 <w:br/>
                 参观【精品化妆品店】（游览时间约90min）
                 <w:br/>
                 参观【南怡岛】（包入场及来回小渡轮船，游览时间约1.5小时）。因热门韩剧《冬季恋歌》而名声大噪的南怡岛，距首尔约1个半小时左右车程，是韩国人周末度假经常会去的地方。南怡岛一年四季景色宜人，春日的暖风吹拂过韩国北汉江，为南怡岛带来一片生机盎然的景象，在风景如画的南怡岛春游踏青，也是别一番景象。岛上凡是能听到音乐的地方都在放《冬季恋歌》里面的歌曲。在这座美丽又神秘的小岛上建立起的“南怡共和国”是世界上面积大的想象国度，进入这个“国家”并不需要办理特别的入境手续，你只要在加平的南怡岛码头买票登船来到对岸，你就算真正进入了“共和国”的领域。
                 <w:br/>
                 前往【明洞步行街】（游览时间约90min）是韩国首尔中区的一个购物街区，是韩国的代表性时尚购物场所。深度感受韩剧的热闹与烟火气！！
                 <w:br/>
                 后入住酒店
                 <w:br/>
                 景点：南怡岛-明洞步行街
                 <w:br/>
                 购物点：精品化妆品店
+                <w:br/>
+                自费项：自费推荐【韩式自助烤肉】，自愿自费。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：韩式嫩豆腐汤     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1700,536 +1706,242 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">韩式自助烤肉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考费用（已包含门票、车费、司机费、导游服务费）
                 <w:br/>
-                10人以上（含）
+                最低成行人数：10人以上（含）
+                <w:br/>
+                在自由活动时间安排
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">汉江邮轮</w:t>
+              <w:t xml:space="preserve">涂鸦秀</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考费用（已包含门票、车费、司机费、导游服务费）
                 <w:br/>
-                10人以上（含）
+                最低成行人数：10人以上（含）
+                <w:br/>
+                在自由活动时间安排
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 分钟</w:t>
+              <w:t xml:space="preserve">80 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">小三八线（临津阁+自由桥）</w:t>
+              <w:t xml:space="preserve">三八线</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考费用（已包含门票、车费、司机费、导游服务费）
                 <w:br/>
-                10人以上（含）
+                最低成行人数：10人以上（含）
+                <w:br/>
+                在自由活动时间安排
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 250.00</w:t>
-[...223 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
-            </w:r>
-[...73 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自费项目说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2969,51 +2681,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>