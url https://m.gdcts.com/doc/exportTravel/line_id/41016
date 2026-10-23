--- v2 (2026-07-22)
+++ v3 (2026-10-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【乐游本州】日本本州东阪6天|暑假|向日葵&amp;乐园限定|东京|富士山|中部|京都|大阪|奈良|当地4-5星酒店（香港往返）行程单</w:t>
+        <w:t xml:space="preserve">【日本三古都】东阪6天|东京+镰仓+箱根+富士山+中部+京都+大阪|温泉酒店|和服&amp;抹茶体验（广州往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,93 +84,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(HK)-LXBZB6-C-SJTJP</w:t>
+              <w:t xml:space="preserve">(GZ)-DBSGDB6-SJTJP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">中国香港特别行政区</w:t>
+              <w:t xml:space="preserve">广州市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -343,116 +343,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                以实际出票为准：
-[...3 lines deleted...]
-                回程 大阪关西-香港 HB341 起飞:14:00-抵达:17:15
+                参考航班，以实际出票为准：
+                <w:br/>
+                去程 广州-东京羽田 CZ385 起飞:08:50-抵达:13:35
+                <w:br/>
+                回程 大阪关西-广州 CZ390 起飞:16:00-抵达:19:35
+                <w:br/>
+                <w:br/>
+                ◆由于排期密航班多，请根据自身出行需求详询对接销售具体航班时刻，选择合适的出发日期出行~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                💐日本暑期亲子游向日葵限定・环球 / 迪斯尼任选 6 天
-[...13 lines deleted...]
-                特别安排每人赠送新鲜桃片，滋味满分！
+                💥特惠日本三古都【镰仓+箱根+京都】 6 天
+                <w:br/>
+                ✨19 人精致小团｜东京大阪两点进出不走回头路
+                <w:br/>
+                🎁东京｜镰仓｜箱根｜富士山｜京都｜大阪一次联游
+                <w:br/>
+                [耶]赠送和服体验 + 抹茶茶道，沉浸式感受和风古韵
+                <w:br/>
+                🍵体验日式抹茶茶道，泡暖心温泉
+                <w:br/>
+                🍣尽享寿喜锅、炙樱手作、富士料理地道和风美食
+                <w:br/>
+                🏨全程优选四‑五星酒店，一晚温泉酒店入住
+                <w:br/>
+                🛍银座、心斋桥随心买买买
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,545 +572,539 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【香港国际机场集中-东京】接机
-[...1 lines deleted...]
-                于指定时间在广州/香港/澳门国际机场集中，领队协助办理登机手续后，搭乘国际航班直飞日本东京成田或羽田国际机场，抵达后乘车前往酒店。
+                【广州国际机场集中-东京】
+                <w:br/>
+                于指定时间在广州国际机场集中，领队协助办理登机手续后，搭乘国际航班直飞日本东京成田/羽田国际机场，抵达后乘车前往酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成田AIC机场酒店或同级</w:t>
+              <w:t xml:space="preserve">东京成田三星标准 AIC酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【东京-富士山】A线跟团游，B线乐园游双线随心选 A线：银座，秋叶原，浅草寺 B线；东京迪士尼(含门票含车接送，需+HK1000/人,可单定门票+HK550/人)
-[...7 lines deleted...]
-                A线：【银座】
+                【东京】
+                <w:br/>
+                东京文化遗产-浅草寺，世界三大繁华中心-银座，二次元迷心中的圣地-秋叶原
+                <w:br/>
+                <w:br/>
+                【浅草寺】（游玩约30分钟）
+                <w:br/>
+                东京最古老的寺庙（建于 628 年），正式名金龙山浅草寺。雷门大灯笼、宝藏门、五重塔与仲见世通小吃街构成经典江户风情。寺内银杏转金黄，朱红五重塔与红叶金叶相映，秋晴蓝天衬着浅草寺红瓦屋檐，是东京市区最容易到达的秋日寺社绝景。
+                <w:br/>
+                【银座】（游玩约60分钟）
                 <w:br/>
                 象征日本自然、历史、现代的三大景点（富士山、京都、银座）之一的银座，与巴黎的香榭丽舍大街、纽约的第五大街齐名，是世界三大繁华中心之一。
                 <w:br/>
-                【秋叶原】
-[...13 lines deleted...]
-                景点：A线：银座，秋叶原，浅草寺；B线：东京迪士尼(含门票含车接送，需+HK1000/人,可单定门票+HK550/人)
+                【秋叶原】（游玩约60分钟）
+                <w:br/>
+                秋叶原，东京最具活力的街区之一，是二次元迷心中的圣地。不论你是动漫爱好者还是游戏玩家，这里都能满足你的一切幻想。每一条街道都充满了无限的可能性，让人目不暇接。走进秋叶原，仿佛进入了一个与现实平行的次元世界。这里的大楼上布满了动漫角色的巨幅海报，街头巷尾充斥着最新的动漫周边和电玩设备，让人瞬间感受到二次元文化的浓厚氛围。
+                <w:br/>
+                景点：东京文化遗产-浅草寺，世界三大繁华中心-银座，二次元迷心中的圣地-秋叶原
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：东京料理     晚餐：温泉晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">东京大田区及附近 JR东日本大森METS酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：东京烧肉料理，餐标：1500日元/人     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">东京成田三星标准  AIC酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【富士山-中部】忍野八海，山中湖白鸟之湖，富士山明野向日葵花田(预计花期：7 月下旬～8 月下旬)或山中湖花之都公园(预计花期：8 月中旬～8 月下旬)(向日葵花海限定二选一)，特别安排每人一份鲜切桃片(约3-5片)
-[...18 lines deleted...]
-                自费项：和牛或刺身、富士山相扑表演
+                【东京-镰仓-箱根-富士山】
+                <w:br/>
+                珍珠博览馆，《灌篮高手》取景地-镰仓高校前站，江之电体验-感受湘南海岸，箱根大涌谷
+                <w:br/>
+                <w:br/>
+                【珍珠博览馆】（购物店，游览约60分钟）
+                <w:br/>
+                是集药品、化妆品、日用品于一体的连锁零售店，主打平价与便捷。常见品牌如松本清（Matsumoto Kiyoshi）、大国药妆（Daikoku Drug）、唐吉诃德（Don Quijote）等，店内销售人气护肤品、保健品、药品及生活小物，部分店铺提供免税服务，是游客扫货的热门地点。
+                <w:br/>
+                【镰仓高校前站】（游玩约40分钟）
+                <w:br/>
+                镰仓高校前站是日本神奈川县镰仓市的一个小车站，因靠近《灌篮高手》的取景地而闻名，吸引大量动漫迷和游客。是《灌篮高手》取景地：车站附近的平交道口是动漫中的经典场景，许多游客在此拍照留念。
+                <w:br/>
+                【江之电体验】（游玩约30分钟）
+                <w:br/>
+                坐着江之电 感受湘南海岸，是《灌篮高手》中流川枫上学的路，也是许多海边场景的取景地。湘南海岸是日本最美的海岸线之一，天气晴朗的时候可以远眺富士山。沙滩是黑色的，夕阳下的海岸线很美，是情侣约会的好去处，也是冲浪者的天堂。
+                <w:br/>
+                【箱根大涌谷】（游玩约40分钟）
+                <w:br/>
+                约 3000 年前火山喷发形成的谷地，常年硫磺白烟缭绕。搭乘箱根空中缆车俯瞰火山喷烟，可眺望富士山全景；名物 "黑玉子" 温泉黑鸡蛋，据说吃一颗延寿七年。周边山麓红叶金黄，硫磺白烟与红枫、远处初冠雪富士山同框，是箱根最经典的秋景构图。
+                <w:br/>
+                景点：《灌篮高手》取景地-镰仓高校前站，江之电体验-感受湘南海岸，箱根大涌谷
+                <w:br/>
+                购物点：珍珠博览馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：滨松地区 滨松绿色广场酒店     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">滨松地区 滨松绿色广场酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：富士料理，餐标：1500日元/人     晚餐：温泉晚餐，餐标：1500日元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">富士山三星标准 滨松绿色广场酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【中部-京都-大阪】长岛奥特莱斯，抹茶体验，清水寺二三年阪，综合免税店
-[...1 lines deleted...]
-                【抹茶体验】
+                【富士山-中部】
+                <w:br/>
+                日本著名景点-富士山五合目，感受日式茶道-抹茶体验，“日本九寨沟”-忍野八海，河口湖红叶回廊，和服体验
+                <w:br/>
+                <w:br/>
+                【富士山五合目】（游玩约40分钟）
+                <w:br/>
+                富士山半山腰观景台，巴士直达，是不登山也能近距离仰望富士山的最佳位置。10 月中下旬高山落叶松转金黄，山顶初冠雪；11 月五合目周边奥庭自然公园红叶与白雪山顶同框，空气澄澈，是秋季最经典的富士山构图。
+                <w:br/>
+                 (如遇天气原因无法上山则改为富士山一合目或浅间神社，敬请注意！)
+                <w:br/>
+                【抹茶体验+和服体验】（游玩约40分钟）
                 <w:br/>
                 日本茶道是在日本一种仪式化的、为客人奉茶之事。原称为“茶汤”。日本茶道和其他东亚茶仪式一样，都是一种以品茶为主而发展出来的特殊文化，但内容和形式则有别。茶道历史可以追溯到13世纪。
                 <w:br/>
-                【清水寺二三年坂】
-[...13 lines deleted...]
-                购物点：综合免税店
+                【忍野八海】（游玩约40分钟）
+                <w:br/>
+                富士山雪水融水渗入地下形成的八个清泉池，池水清澈见底，倒映富士山。村落保留茅草屋老街，素有 "日本小九寨沟" 之称。秋季 11 月中下旬，池畔红枫金黄，茅草屋与富士山雪顶倒影同框，是富士山周边最具田园风情的秋景。
+                <w:br/>
+                【河口湖大石公园-红叶回廊】（游玩约40分钟）
+                <w:br/>
+                河口湖北岸长达约 1.5 公里的红叶走廊，约 60 棵枫树沿湖畔步道排列。11 月中下旬红叶满开，夜间点灯（もみじ回廊），红灯笼般的红叶倒映湖面，背景是富士山与河口湖大桥，是富士山周边最热门的秋季红叶灯饰名所。
+                <w:br/>
+                景点：日本著名景点-富士山五合目，感受日式茶道-抹茶体验，“日本九寨沟”-忍野八海，河口湖红叶回廊，和服体验
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：京都料理     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">大阪/奈良地区MYSTAYS 堺筋本町酒店或奈良舒适酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：京都料理，餐标：1500日元/人     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">爱知或三重 东横INN名古屋名站南酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪-奈良】A线跟团游，B线乐园游双线随心选
-[...21 lines deleted...]
-                【心斋桥&amp;道顿崛】
+                【中部-京都-大阪】
+                <w:br/>
+                综合免税店，著名历史公园-大阪城公园（不登城），繁华街-心斋桥&amp;道顿堀，著名寺院-清水寺
+                <w:br/>
+                <w:br/>
+                【综合免税店】（购物店，游览约60分钟）
+                <w:br/>
+                日本的商品以其世界一流的技术和优良的品质，在世界各国都备受好评，免税店，为您提供以日本的尖端技术和环保为主体而开发研制并在世界各国受到好评的各种生化科技产品，光学制品，家电制品，珍珠，贵金属制品，医药品以及化妆品等，该店销售的商品都是日本本国生产。
+                <w:br/>
+                【大阪城公园(不登塔)】（游玩约40分钟）
+                <w:br/>
+                丰臣秀吉居城遗址，天守阁巍峨矗立，公园内梅林、西之丸庭园、护城河环绕。秋季 11 月中下旬，西之丸庭园红叶满开，红枫与银杏倒映池水，背景是大阪城天守阁石墙与金鯱，是大阪市区最经典的秋日城郭枫景。夜晚西之丸庭园夜间点灯，红叶映古城别有风情。
+                <w:br/>
+                【心斋桥&amp;道顿堀】（游玩约60分钟）
                 <w:br/>
                 位于戎桥和道顿堀桥之间，霓虹灯光变化从红、蓝、橘到暗红，代表道顿堀的一天。心斋桥作为大阪最大的繁华街，集中了许多精品店和专卖店。道顿堀坐落着很多美食店、不仅有日本菜，还可以品尝到亚洲、美洲和欧洲等世界各个国家、各个地区不同的风味。
                 <w:br/>
-                <w:br/>
-[...6 lines deleted...]
-                购物点：珍珠博览馆或民意品体验馆二选一
+                【清水寺】（游玩约40分钟）
+                <w:br/>
+                世界遗产，778 年创建，以悬空 "清水舞台" 木台闻名，音羽瀑布三股灵水分列成音羽瀑布。秋季 11 月中下旬红叶满山，从奥之院观景台俯瞰清水寺舞台与京都市区，红枫层层叠叠；夜间特别夜间点灯，舞台灯光映红叶，是京都最具代表性的秋季红叶名所。
+                <w:br/>
+                景点：著名历史公园-大阪城公园（不登城），繁华街-心斋桥&amp;道顿堀，著名寺院-清水寺
+                <w:br/>
+                购物点：综合免税店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：炙樱手作     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">关西未来机场酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：炙樱手作，餐标：1500日元/人     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">关西地区三星标准 关西未来酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪关西国际机场-香港国际机场解散】送机
-[...4 lines deleted...]
-                *温馨提示:我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其它不可抗力的因素，我社将不做经济赔偿，恳请谅解！
+                【大阪-广州国际机场解散】送机
+                <w:br/>
+                早餐后，于指定时间前往大阪关西国际机场搭乘国际航班返程，结束愉快的日本三古都之旅！
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                *我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。
+                <w:br/>
+                *如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其它不可抗力的因素，我社将不做经济赔偿，恳请谅解！
+                <w:br/>
+                *当地导游将根据实际情况对景点游览时间进行调整，以上行程游览时间仅供参考，敬请注意！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1156,115 +1153,113 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）往返机票，现时机税及燃油附加费；          
                 <w:br/>
                 2）代订行程表所列游览交通费（一人一座）；                
                 <w:br/>
-                3）代订行程所列酒店或同级酒店的住宿费(全程当地四-五星酒店，相当于网评3-4钻，特别安排二晚温泉酒店)；      
-[...1 lines deleted...]
-                4）安排行程表所列的团队餐费（不含酒水，含5早5正餐，餐标2000日元/正）；      
+                3）代订行程所列酒店或同级酒店的住宿费；      
+                <w:br/>
+                4）安排行程表所列的团队餐费（不含酒水）；     
                 <w:br/>
                 5）行程表所列第一道门票；                    
                 <w:br/>
                 6）当地导游中文讲解；旅行社责任险； 
                 <w:br/>
+                7）境外司陪人员服务费：950元/人
+                <w:br/>
                 注：行程表内所列用车头尾两天所使用的车为酒店专车，其余四天为旅游巴士；用车标准:16-25人18-25座车;25-28人28座车;28 人以上用40座车。
-                <w:br/>
-[...2 lines deleted...]
-                8）境外司陪人员服务费600元。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、旅游签证费共RMB250元/每位客人（含小童及婴儿）（如自备签证，则减250/人）
-[...3 lines deleted...]
-                3、个人旅游意外保险费和航空保险费；
+                1、日本团签签证费：850元/人
+                <w:br/>
+                2、日本段单房差（￥1800元/人），不设自然单间
+                <w:br/>
+                3、从中国香港或中国澳门往返的外籍护照及港澳台护照航司需加收300元每人的机票附加费，从广州或深圳往返的航班机票与大陆护照同价无需附加；持外籍护照及港澳台护照需加收500元/人地接附加费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1363,51 +1358,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">珍珠博览馆或民意品店（二选一）</w:t>
+              <w:t xml:space="preserve">【珍珠博览馆或日本药妆店（二选一）】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">日本药妆店是集药品、化妆品、日用品于一体的连锁零售店，主打平价与便捷或珍珠，珊瑚制品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1434,51 +1429,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">综合免税店</w:t>
+              <w:t xml:space="preserve">【综合免税店】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">日本的商品以其世界一流的技术和优良的品质，在世界各国都备受好评，免税店，为您提供以日本的尖端技术和环保为主体而开发研制并在世界各国受到好评的各种生化科技产品，光学制品，家电制品，珍珠，贵金属制品，医药品以及化妆品等，该店销售的商品都是日本本国生产。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1526,50 +1521,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">购物说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 由于各国习俗及旅游市场环境各有特色，在当地旅游车上司机导游会推介具有当地特色的纪念品，供大家了解及选购（例如：有当地标志的钥匙扣、指甲剪、特色零食等等），请大家凭着自愿的原则随心选购，敬请注意。
                 <w:br/>
                 备注：以上进购物店的时间顺序，将根据行程实际顺序及当地交通状况，由当地接待社灵活安排，敬请配合！
+                <w:br/>
                 <w:br/>
                 购物场所说明：
                 <w:br/>
                 1、商品价格是由市场决定，旅游者应根据自身经济状况谨慎选择，自愿购买，为保证您的权益，请索取相关单据和凭证。所购商品如非质量问题一律不予退换；
                 <w:br/>
                 2、行程单中的景点、餐厅、长途中途休息站等以内及周边购物店不属于安排的购物场所，不建议购买，若商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
                 3、旅游者自行前往的购物场所购买商品出现质量问题，旅行社不承担任何责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1710,173 +1706,173 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">和牛或刺身</w:t>
+              <w:t xml:space="preserve">日本和牛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">餐费+司机服务费+导游服务费，日本和牛是世界上著名的牛肉之一，以其极佳的口感、丰富的脂肪纹理和高品质而闻名。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">50 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">J¥(日元) 15,000.00</w:t>
+              <w:t xml:space="preserve">J¥(日元) 13,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">富士山相扑表演</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">40 分钟</w:t>
+              <w:t xml:space="preserve">渔船刺身</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">餐费+司机服务费+导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">J¥(日元) 6,000.00</w:t>
+              <w:t xml:space="preserve">J¥(日元) 12,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自费说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2007,105 +2003,142 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服务标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">日本签证费250元/人</w:t>
+              <w:t xml:space="preserve">签证</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本团签签证费 850元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">团费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">外籍护照及港澳台护照加收800元/人</w:t>
+              <w:t xml:space="preserve">持外籍护照及港澳台护照需加收500元/人地接附加费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本段单房差￥1800元/人，不设自然单间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2132,87 +2165,90 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                参考酒店：
+                <w:br/>
+                境外当地酒店没有挂星制度，行程中所列的星级标准为当地行业参考标准，敬请注意！
                 <w:br/>
                 <w:br/>
                 特别说明：
                 <w:br/>
                 1.日本酒店面积很小，房间空间有限，寸土寸金，请不要与中国同等级的酒店相比。
                 <w:br/>
-                2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解
+                2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1.签证：如因客人资料问题而造成拒签或被终止签证，需收取手续费1000元/人+机票定金1000元/人。
                 <w:br/>
                 以上报价仅适用于中国护照持有者，澳门香港护照及台湾护照及其它国家护照机票须加收。自备签证/免签/旅游签等客人出入境事务（包括登机手续）须自行办理，如发生任何出入境问题，我司概不负责及不退任何费用；如遇到不能入境所有团费不可退回，我社不承担任何责任。因客人自身原因被中国海关拒绝出境或者被目的地国家拒签入境，我社不承担任何责任，所发生的费用不予退还。
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
-                     根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅
-[...1 lines deleted...]
-                自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用500元/天。 
+                     根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
                 <w:br/>
                 C.出团前需收取保证金至少人民币5万元/人（我司有权根据客人资料的实际情况要求客人增加担保金的额度），按时随团归国退还担保金；如因客人滞留或不准时随团回国，则所交保证金一律不得退回。
                 <w:br/>
-                3.食：按行程中所列餐次，早餐（包含在房费中），行程所列6正5早，餐标1500日元/正。团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
-[...7 lines deleted...]
-                6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
+                3.食：按行程中所列餐次，早餐（包含在房费中），正餐为1500日元/人。行程中2个自费项目：和牛+刺身，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
+                <w:br/>
+                4.住：全程入住当地四至五星酒店（相当于网评3-4钻），特别安排1晚温泉酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
+                <w:br/>
+                5、托运行李：去程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
+                <w:br/>
+                             回程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
+                <w:br/>
+                 6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
                 <w:br/>
                 7、特别通知：日本入境时需提供指纹和拍摄面部照片，然后接受入境的审查。若拒绝提供，将不让其入境，造成此后果责任自负，亦将不会退回任何费用。
                 <w:br/>
                 8、境外离团或当地参团客人，我司有权拒绝这类客人参团，如有这种情况，报名时必须说清楚，是否接受客人报名或收取附加费，权利将由我司最后决定！
                 <w:br/>
                 9、按航空公司规定，所以航班必须按顺序乘坐，若有航段未使用，后面的航段航空公司有权限制或者取消，可能导致无法正常出行，所有风险客人自行承担，后果自负，团费不予退还！
                 <w:br/>
                 10、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -2271,125 +2307,156 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅行者在行程开始前提出解除合同，按以下标准扣除必要的费用：
+                <w:br/>
+                行程开始 前29-15天，收取旅游总费用5%
+                <w:br/>
+                行程开始 前14-7天，收取旅游总费用20%
+                <w:br/>
+                行程开始 前6-4天，收取旅游总费用50%
+                <w:br/>
+                行程开始 前3-1天，收取旅游总费用60%
+                <w:br/>
+                行程开始当日，收取旅游总费用70%
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                日本团队签证所需资料：
-[...14 lines deleted...]
-                <w:br/>
+                日本团体签证所需资料
+                <w:br/>
+                1．护照
+                <w:br/>
+                ★回程后有效期还有 6 个月以上;护照内页必须有足够的开页(至少需要二页空白页)
+                <w:br/>
+                2．照片
+                <w:br/>
+                ★最近 6 个月内拍摄的白底彩色照片 2 张（4.5cm*3.5cm 尺寸的）
+                <w:br/>
+                3．身份证
+                <w:br/>
+                ★身份证正反面复印,内容必须清晰,临时身份证无效;（彩色）
+                <w:br/>
+                4．户口本 
+                <w:br/>
+                ★申请人全家户口本复印件（彩色）
+                <w:br/>
+                5．经济证明
+                <w:br/>
+                ★提供申请本人近 6 个月的流水账或存折复印件，余额最少 3万以上，或可提供定期存款证明，余额最少 3 万以上；以及房产、车辆购买登记证一份；夫妻共同财产请提供 结婚证复印件；（彩色）
+                <w:br/>
+                6．个人资料表（签证申请表和 亲属信息表）
+                <w:br/>
+                ★表格内容将会影响签证成功率，请您一定如实、完整填写清楚，字体清晰、页面干净， 表格内容不能更换；一律用黑色笔填写）
                 <w:br/>
                 <w:br/>
                 如您属于以下人员，请按照要求提供相应资料
                 <w:br/>
-                1．在职人员		单位在职证明原件一份；申请人工作单位营业执照副本复印件（加盖单位公章）, 如是 国家政府机关、公务员、事业单位工作人员则提供组织机构代码证复印件（彩色）
-[...7 lines deleted...]
-                5．在校学生		学校放假证明原件或学生证复印件；（可提供模板）（彩色）
+                1．在职人员
+                <w:br/>
+                单位在职证明原件一份；申请人工作单位营业执照副本复印件（加盖单位公章）, 如是 国家政府机关、公务员、事业单位工作人员则提供组织机构代码证复印件（彩色）
+                <w:br/>
+                2．退休人员
+                <w:br/>
+                退休证复印件；（彩色）
+                <w:br/>
+                3.  家庭主妇及无职业人员
+                <w:br/>
+                提供现居住地居委会出具的居委会证明原件或近半年社保记录（彩色）
+                <w:br/>
+                4    暂住人员
+                <w:br/>
+                居住证复印件（注意：非广东、广西、海南、福建省人员需提供居住证复印件）（彩色）
+                <w:br/>
+                5．在校学生
+                <w:br/>
+                学校放假证明原件或学生证复印件；（可提供模板）（彩色）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2445,51 +2512,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 特殊人群附加费收费标准
                 <w:br/>
                 A）2-6岁以下小童不占床减300元/人；如需占床，费用另询；
                 <w:br/>
                 B）满6岁(含)以上儿童规定必须占床，大小同价，免收附加费；
                 <w:br/>
                 C）原则上仅支持1成人带1位小童，特殊情况1位成人带2位儿童参团可另询报价，无父母陪同的18岁至22岁旅客价格另议；
                 <w:br/>
-                D）外籍护照及港澳台护照航司需加收800元每人的机票+地接附加费。
+                D）从中国香港或中国澳门往返的外籍护照及港澳台护照航司需加收300元每人的机票附加费，从广州或深圳往返的航班机票与大陆护照同价无需附加；持外籍护照及港澳台护照需加收500元/人地接附加费。
                 <w:br/>
                 <w:br/>
                 特别备注
                 <w:br/>
                 婴儿收费：2周岁以下（不含2周岁）的婴儿收费现询，此收费不提供机位、车位、餐位、床位及景点费用。
                 <w:br/>
                 当季日本当地用车紧张，车型安排根据当地用车人数进行调配。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
@@ -2537,51 +2604,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>