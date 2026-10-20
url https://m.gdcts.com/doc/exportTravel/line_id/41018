--- v0 (2026-05-20)
+++ v1 (2026-10-20)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【猫城奇遇记】古晋4天3晚深度游行程单</w:t>
+        <w:t xml:space="preserve">【猫城奇趣】广州直飞古晋 4天 3晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -404,51 +404,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 独一份猫城秘境 · 婆罗洲限定体验
                 <w:br/>
                 聚焦砂拉越首府古晋——这座马来语意为“猫”的小众秘境，远离吉隆坡、槟城的人潮，私享婆罗洲独有的多元文化交融质感。这里没有商业化流水线，有世界唯一猫主题博物馆的奇趣氛围，每一步都藏着不为人知的惊喜。
                 <w:br/>
                 <w:br/>
                 97% DNA同源奇遇 · 红毛猩猩野化实录
                 <w:br/>
                 拒绝动物园式观赏！深入史蒙古红毛猩猩保育中心，探访原始雨林中的“人类近亲”。（温馨提示：保持安静，静待与它们的不期而遇）。
                 <w:br/>
                 <w:br/>
                 沉浸式雨林野趣 · 解锁婆罗洲生态密码
                 <w:br/>
-                深入Permai原始雨林，徒步探秘人迹罕至的隐秘海滩，偶遇长鼻猴、银叶猴在林间穿梭，纵身跃入丛林泳池，沉浸式感受山涧清凉与自然野趣。
+                深入Permai原始雨林，徒步探秘人迹罕至的隐秘海滩，偶遇长鼻猴、银叶猴在林间穿梭，纵身跃入丛林泳池，沉浸式感受山涧清凉与自然野趣。打卡金矿遗址改造的碧湖秘境，湖水随天气变幻出澄澈蓝绿，周边雨林环绕，宛如遗世独立的世外桃源，随手一拍都是原生态大片。
                 <w:br/>
                 <w:br/>
                 原住民文化沉浸式体验
                 <w:br/>
                 走进比达友族长屋，探访古晋最古老的原住民聚落，体验现代与传统交融的长屋生活，了解 “猎头族” 的历史变迁，品尝地道长屋风味餐。
                 <w:br/>
                 游览砂拉越文化村，一站式了解砂拉越 34 个民族的文化习俗，观赏传统手工艺品制作与民族舞蹈表演。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
@@ -658,57 +658,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                古晋  （雨林步行→砂拉越文化村→达迈海滨中央广场）
+                古晋  （雨林步行→砂拉越文化村→达迈海滨中央广场→日落巡航（自费））
                 <w:br/>
                 早餐后，车程大约一小时前往 PERMAI RAINFOREST。，抵达后在导游的带领下在周围小径自然漫步，通往人迹罕至的海滩等地方，有机会看到长鼻猴和银叶猴等野生动物，也可以在丛林泳池内体验冰冷的山水【请自备泳衣】。
                 <w:br/>
                 【砂拉越文化村】（包含门票以及表演）参观7大民族文化生活手工亿品和舞蹈表演。砂拉越文化村是一座马来西亚著名且非常具有特色，更获过奖的生活人文博物馆。它详细且生动的展示与介绍了砂拉越当地的文化与习俗。砂拉越有34民族，说45种语言。繁多的族群和文化历史多不胜数。砂拉越文化村让游客对各族群友基本的认识。
                 <w:br/>
                 【达迈海滨中央广场】建在一块 3.5 公顷的海滨地段，左邻 Damai Beach Resort、右邻 Damai Lagoon Resort，对面就是著名的砂拉越文化村。最吸睛的地标之一就是那只高达7米、翼展9米的犀鸟”雕像，是砂拉越的象征，也是拍照上传打卡的最佳背景。
+                <w:br/>
+                <w:br/>
+                推荐自费：日落巡航（80马币/成人，45马币/儿童）
+                <w:br/>
+                17:30海滨码头集合登船，开启 1.5小时河上巡航航线途经阿斯塔纳皇宫、旧法院、清真寺等沿岸地标，360°俯瞰古晋城市天际线追婆罗洲橘红落日，享用砂拉越千层糕 +饮品，邂逅河畔马来村落风情暮色渐浓赏河岸夜景灯光，19:00返航结束行程后返回酒店入住。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色民族餐     晚餐：南洋特色餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -740,53 +745,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                古晋
-[...1 lines deleted...]
-                自由活动
+                古晋：【探秘雨林秘境·邂逅国宝动植物】巴哥国家森林公园日游（自费）
+                <w:br/>
+                推荐自费：巴哥国家森林公园日游含午餐（380马币/人，大小同价）
+                <w:br/>
+                离古晋市区车程约一小时，再乘船约 30分钟，便抵达砂劳越最早开发的土地上，占地约 2,742公顷的巴哥国家公园。公园内拥有种类繁多的珍离异兽，奇花异卉，单是一些国宝级的动植物，如长鼻猴，银叶猴，白颔翡翠，和平鸟，猪龙草，毛毡苔，蚁生植物，五梨跤等等……已让巴哥国家公国闻名世界。拥有七种生态各种不同的森林，亦是巴哥的特色之一，在不同环境中生长的动植物，都有其特殊的求生方式，尤其是红树林内动植物的生态，足让人类惊叹这大自然的奥妙。对於喜爱研究大自然，赏鸟，观察动植物生态的爱好者巴哥绝对是最佳选择。历经海水侵蚀，日积月累风代而形成奇形怪状的沙岩，壮观险峻的县崖，幽美诱人的沙滩，一望无际的南中国海，配合公园内的动植物，亦让巴哥的景观显得幽美异然。
+                <w:br/>
+                交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1271,51 +1280,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">350 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 670.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1582,51 +1591,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>