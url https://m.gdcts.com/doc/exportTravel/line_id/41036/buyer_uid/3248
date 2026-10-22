--- v0 (2026-06-13)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【北海道·函馆百万夜景】日本北海道6天|函馆|登别|洞爷湖|札幌|美瑛|富良野|当地4-5星酒店（香港往返）行程单</w:t>
+        <w:t xml:space="preserve">【北海道红叶狩】日本北海道6天|登别|洞爷湖|函馆|五棱郭|札幌|当地4-5星酒店+两晚温泉酒店|含8正餐地道日料（深圳起止香港往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,93 +84,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(HK)-BHDB6-A-SJTJP</w:t>
+              <w:t xml:space="preserve">(HK)-BHDB6-SJTJP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">中国香港特别行政区</w:t>
+              <w:t xml:space="preserve">深圳市-中国香港特别行政区</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -343,114 +343,120 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                以实际出票为准：
-[...3 lines deleted...]
-                回程 札幌-香港 HB881 起飞:16:05-抵达:20:35
+                参考航班，以实际出票为准：
+                <w:br/>
+                去程  香港-札幌 HB880 起飞:09:15-抵达:15:00
+                <w:br/>
+                回程  札幌-香港 HB881 起飞:16:00-抵达:20:40
+                <w:br/>
+                ◆由于排期密航班多，请根据自身出行需求详询对接销售具体航班时刻，选择合适的出发日期出行~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ✈香港直飞・北海道函馆百万夜景 6 天
-[...11 lines deleted...]
-                🍣泡地道温泉、尝海鲜蒸锅 / 成吉思汗烤肉 / 札幌汤咖喱
+                🍁 深圳起止|北海道红叶狩6天｜一次收藏北海道最美秋色
+                <w:br/>
+                🌇走进函馆见晴公园香雪园赏枫、登上函馆山俯瞰百万夜景
+                <w:br/>
+                🥰探访北海道大学银杏大道金黄长廊
+                <w:br/>
+                🏞札幌市区最受欢迎的中岛公园红叶胜地
+                <w:br/>
+                🌋地狱谷的火山奇景，感受火山硫磺谷的震撼景观
+                <w:br/>
+                🏯伊达时代村、北海道神宫、五棱郭公园，深度探索人文历史
+                <w:br/>
+                🐻特别安排熊牧场，这是北海道独有的野趣时光
+                <w:br/>
+                ♨入住2晚温泉酒店，体验地道日式泡汤文化
+                <w:br/>
+                🦀品尝北海道特色石狩锅、函馆拉面及多款地道日式美食
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,548 +573,562 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【香港国际机场集中-札幌千岁机场-登别】
+                【香港→札幌-登別】接机，入住酒店
                 <w:br/>
                 于指定时间在香港国际机场集中，领队协助办理登机手续后，搭乘国际航班直飞日本札幌新千岁国际机场，抵达后乘车登别地区，随后前往酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：登别/洞爷湖/室兰/二世谷地区 登别万世阁酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：日式拉面，正餐为2000日元/人，团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：登别石水亭温泉酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【登别】酒店→登别火山硫磺谷(蛮荒火山秘境・硫磺与蒸汽的大地奇观) →伊达时代村(穿越江户的沉浸式时空乐园)→酒店
-[...9 lines deleted...]
-                景点：登别火山硫磺谷(蛮荒火山秘境・硫磺与蒸汽的大地奇观) ，伊达时代村(穿越江户的沉浸式时空乐园)
+                【登别】 登别火山硫磺谷赏枫-漫步步道感受动人心魄的火山与秋枫交织的磅礴景致→登别地像尊→时光隧道登别伊达时代村-穿越回江户旧时光，感受古街烟火→日本国定公园-大沼公园赏枫
+                <w:br/>
+                【登别火山硫磺谷赏枫】（游玩时间约40分钟）
+                <w:br/>
+                登别硫磺谷又称地狱谷，是日和山火山形成的爆裂火口遗迹，谷地岩壁呈红褐色与灰黄色，多处喷气孔持续涌出白色蒸汽，空气中弥漫硫磺气味。秋季谷地周边山林红叶转红，艳丽的红叶与荒凉火山岩、升腾白烟形成强烈对比。沿木造步道步行可近距离观赏火山地貌与红叶，步道通往大汤沼方向视野开阔，夜晚步道点亮灯光，红叶在雾气衬托下更具氛围感，搭配山坡艳红七灶花楸、山漆、枫树，荒凉地热地貌与绚烂秋枫强烈对冲，是北海道独一份的赏枫景观。
+                <w:br/>
+                *温馨提示：空气有浓烈硫磺味，敏感人群备好口罩，不宜久留；地热喷气孔温度极高，严禁离开木栈道，不要触碰泉水、岩石。
+                <w:br/>
+                【登别地像尊】（游玩时间约20分钟）
+                <w:br/>
+                登别地像尊（汤挂鬼藏）坐落登别温泉街，为鬼怪造型石像，游客可舀取旁边涌出的温泉水淋在石像上，祈求身体健康。红叶季街道周边树木转为红黄色，与温泉升腾的白汽相互映衬，步道落叶较多，行走留意防滑。
+                <w:br/>
+                【时光隧道登别伊达时代村】（游玩时间约40分钟）
+                <w:br/>
+                登别伊达时代村又称时光隧道，以伊达政宗的仙台藩为蓝本打造江户主题园区，也是北海道独有的时代主题乐园。村内完整复刻东北藩町风貌，设有机关武士宅邸、忍者秘屋，定时上演忍者飞檐特技与华丽花魁巡行，还有趣味江户时代剧场。游客可租借武士、町人服饰漫游古街，体验手里剑投掷。红叶季园内林木染上橙红，木造古建搭配秋日红叶，氛围感浓厚。
+                <w:br/>
+                【大沼公园赏枫】（游玩时间约40分钟）
+                <w:br/>
+                大沼国定公园坐落函馆近郊，由驹岳火山喷发形成，湖面上散落百余个小岛，有着“湖的松岛”之称。红叶季湖畔枫树、山毛榉转成赤红与金黄，斑斓林木倒映平静湖面，背景矗立着驹岳火山。可搭乘观光游船巡岛赏枫，或是沿环湖步道漫步、骑行，多角度欣赏湖山红叶画卷。
+                <w:br/>
+                景点：登别火山硫磺谷赏枫-漫步步道感受动人心魄的火山与秋枫交织的磅礴景致→登别地像尊→时光隧道登别伊达时代村-穿越回江户旧时光，感受古街烟火→日本国定公园-大沼公园赏枫
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：海鲜蒸锅     晚餐：温泉料理   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：登别/洞爷湖/室兰/二世谷地区-登别万世阁酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（包含在房费中）     午餐：北海道炉端烧，正餐为2000日元/人，团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     晚餐：成吉思汗烤肉，正餐为2000日元/人，团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：登别汤本酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【登别-函馆】函馆热带植物园→⼤沼⼩沼国定公园→五棱郭展望台→米芝莲推荐八幡阪町→金森红砖仓库→函馆山展望台赏百万夜景
-[...29 lines deleted...]
-                自费项：和牛或刺身、富士山相扑表演
+                【登别-函馆】 笹流水坝赏枫-日本第一座扶壁水坝，隐藏版赏枫秘境→五棱郭城迹赏枫→五棱郭塔空中展望台赏枫-星形设计建筑，趣味赏枫→见晴公园香雪园-北海道唯一指定文化财产庭园，当地人赏秋天红叶宝藏地点→金森红砖仓库→函馆山展望台靓景（含缆车）
+                <w:br/>
+                【笹流水坝赏枫】（游玩时间约40分钟）
+                <w:br/>
+                笹流水坝坐落函馆，192年完工，是日本首座扶壁式水坝，入选土木遗产，也是北海道仅此一座的同类型水坝。坝体是富有力量感的复古混凝土拱廊结构，前方前庭广场栽种上百株枫树，红叶季整片广场红枫盛放，红叶与灰白色坝体建筑形成强烈视觉对比，登上坝顶步道可俯瞰整片红叶广场。林间步道铺满落叶，氛围静谧，游客可在此散步赏枫。
+                <w:br/>
+                【五棱郭城迹赏枫】（游玩时间约40分钟）
+                <w:br/>
+                五棱郭城迹为日本特别史迹，是幕末时期参考欧洲筑城技术建造的五角星形西式城塞，也是箱馆战争的主战场。红叶季护城河周边林木转为橙红、金黄，红叶沿着五角星形城郭轮廓铺展，石垣与河面倒映秋色，登上五棱郭塔可俯瞰完整星型城郭与整片红叶景观。园内保留箱馆奉行所等历史建筑，沿护城河步道漫步赏枫。
+                <w:br/>
+                【五棱郭塔空中展望台赏枫】（游玩时间约40分钟）
+                <w:br/>
+                五棱郭塔空中展望台高约90米，拥有360度全景落地窗，是唯一可以完整俯瞰五角星形五棱郭城迹的观景点位。红叶季护城河畔林木转成赤红与金黄，红叶沿着星形城郭轮廓铺展，倒映在护城河水面，独特星形地貌搭配秋日彩林极具辨识度。展望台同时可远眺函馆市区、函馆山与津轻海峡，塔内设有幕末箱馆战争历史展区。
+                <w:br/>
+                【见晴公园香雪园】（游玩时间约40分钟）
+                <w:br/>
+                见晴公园香雪园又称旧岩船氏庭园，是北海道唯一被列为国家指定文化财产的日式庭园，原为明治时代当地富商岩船家的别墅庭园。园内栽种约150种树木，红叶季枫红叠染，百米枫林步道铺满落叶，搭配书院风格园亭、溪流小桥与红砖温室，和风景致层次丰富。红叶季举办夜间点灯，灯光映照红叶，氛围静谧梦幻。
+                <w:br/>
+                【金森红砖仓库】（游玩时间约40分钟）
+                <w:br/>
+                金森红砖仓库坐落函馆港边，是明治时期开港贸易留下的红砖仓库群，也是函馆湾的地标，1909年重建，由旧仓储空间改造为复合型商圈。仓库外墙攀附的藤蔓在红叶季转为艳红，红褐色砖墙搭配海港波光，新旧景致交融。区内有金森洋物馆、函馆历史广场，可选购当地特产、品尝函馆在地啤酒，也能体验音乐盒手工制作。傍晚点亮复古街灯，红砖建筑倒映海面，氛围感浓厚。
+                <w:br/>
+                【函馆山展望台靓景（含缆车）】（游玩时间约30分钟）
+                <w:br/>
+                函馆山展望台（含缆车），缆车为可承载125人的大型吊舱，搭乘缆车攀升途中，可俯瞰山坡红叶层层铺展，远眺函馆半岛与两侧海湾。山顶展望台是日本三大夜景所在地，红叶季空气通透，白天可饱览漫山彩林与津轻海峡、函馆湾环抱的独特半岛地形，黄昏时分可一次欣赏红叶、夕阳与城市灯火。
+                <w:br/>
+                *温馨提示：山顶视野开阔风力较强，户外观景区域注意防风保暖，天气不佳时缆车有可能临时调整营运。
+                <w:br/>
+                景点：笹流水坝赏枫-日本第一座扶壁水坝，隐藏版赏枫秘境→五棱郭城迹赏枫→五棱郭塔空中展望台赏枫-星形设计建筑，趣味赏枫→见晴公园香雪园-北海道唯一指定文化财产庭园，当地人赏秋天红叶宝藏地点→金森红砖仓库→函馆山展望台靓景（含缆车）-乘坐巴士或缆车登上荣获米芝莲评为三星的函馆山，红枫美景尽收眼底
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：寿司套餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：函馆JR酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（包含在房费中）     午餐：和风料理，正餐为2000日元/人，团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     晚餐：函馆盐味拉面，正餐为2000日元/人，团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：函馆五棱郭微笑高级酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【函馆-洞爷湖】洞爷湖展望台~辽望火山口湖→昭和新山(支笏洞爷国立公园内的活火山,是日本特别天然纪念物)→羊蹄山名水公园(是日本名水百选之一)→综合免税店
-[...19 lines deleted...]
-                购物点：综合免税店
+                【函馆-札幌】 洞爷湖美景-火山口湖当中位居第三→昭和新山-北海道地标之一日本最活跃火山之一→熊牧场-近距离观察北海道棕熊，可购买喂料喂养互动
+                <w:br/>
+                【洞爷湖美景】（游玩时间约40分钟）
+                <w:br/>
+                洞爷湖属于支笏洞爷国立公园，是火山喷发陷落形成的破火山口湖，也是世界地质公园，湖面宽阔终年不冻，湖心矗立中岛。红叶季湖畔山林转成红橙金黄，彩林倒映平静湖面，远处可见有珠山、昭和新山火山轮廓。可搭乘观光游船巡游湖面，登中岛探访原始林地，有机会遇见北海道鹿；也可沿湖岸步道漫步赏枫，湖畔还设有雕塑装置。
+                <w:br/>
+                【昭和新山】（游玩时间约40分钟）
+                <w:br/>
+                昭和新山坐落洞爷湖支笏洞爷国立公园内，是日本最年轻的活火山，1943年从麦田因地壳变动隆起，海拔 398 米，属于隆起型熔岩穹丘，红褐色粗糙岩面持续飘出硫磺白烟，列为日本特别天然纪念物。红叶火山周边林木转为红橙色彩，斑斓秋叶与粗犷火山岩壁形成强烈对比，可在山麓观景台远眺山貌，也可搭乘有珠山缆车高空俯瞰昭和新山与洞爷湖同框景色。山麓设有三松正夫纪念馆，记录火山诞生过程。
+                <w:br/>
+                温馨提示：山体禁止攀登，步道落叶较多，留意防滑，空气中带有硫磺气味。
+                <w:br/>
+                【熊牧场】（游玩时间约40分钟）
+                <w:br/>
+                昭和新山熊牧场坐落昭和新山山麓，饲养约百头北海道棕熊，按年龄分区放养。游客可购买专用饲料，在高台围栏处投喂，观赏棕熊站立招手讨食的模样，场内还有玻璃观察室，可近距离观察棕熊。红叶季牧场四周树林染上红橙秋色，搭配后方昭和新山火山景观，火山、彩林与棕熊构成独特画面。
+                <w:br/>
+                *温馨提示：投喂时不要将手、手机伸出围栏外，禁止拍打围栏、大声喧哗刺激熊只；请勿翻越防护围栏。
+                <w:br/>
+                景点：洞爷湖美景-火山口湖当中位居第三→昭和新山-北海道地标之一日本最活跃火山之一→熊牧场-近距离观察北海道棕熊，可购买喂料喂养互动
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：成吉思汗烤肉料理     晚餐：温泉料理   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：札幌地区-札幌普乐美雅凯宾酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（包含在房费中）     午餐：洞爷湖乡土料理，正餐为2000日元/人，团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     晚餐：特色石狩锅，正餐为2000日元/人，团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：札幌普乐美雅凯宾酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【札幌-美瑛-富良野】四季彩之丘→富田薰衣草花海&amp;哈密瓜任食放题→美瑛青池→狸小路商店街→札幌中央海鲜市场
-[...21 lines deleted...]
-                景点：四季彩之丘→富田薰衣草花海&amp;哈密瓜任食放题→美瑛青池→狸小路商店街→札幌中央海鲜市场
+                【札幌】 北海道神宫-北海道开拓民的心灵家园，祭祀着北海道最大的守护神→北海道大学银杏大道-北海道大学最经典景色，充满北国风情→中岛公园赏红枫-札幌中心区，当地人观赏红叶与金黄银杏的热点位置→狸小路商业街自由购物-北海道老牌商业街→综合免税
+                <w:br/>
+                【北海道神宫】（游玩时间约40分钟）
+                <w:br/>
+                北海道神宫坐落札幌圆山公园内，是北海道地位最高的神社，为开拓北海道的守护神社。参道两侧林木繁茂，红叶季枫树、银杏转成赤红金黄，朱红色鸟居与神社本殿掩映在彩林之中，林间铺满落叶，氛围静谧庄严。游客可进行参拜、书写御朱印，选购各类御守。
+                <w:br/>
+                【北海道大学银杏大道】（游玩时间约40分钟）
+                <w:br/>
+                北海道大学银杏大道位于北大校园北13条通，源自札幌农学校的百年学府底蕴，道路全长约380公尺，两侧栽种70棵于1939年栽植的银杏树，是北海道极具代表性的秋日赏景地。秋意浓时银杏尽数转为耀眼金黄，高大树冠交织形成绵延的黄金隧道，地面铺满厚实落叶，搭配校内保留的明治时期西洋复古校舍，北国学府的人文气息与秋日自然景色融为一体。漫步其间，可感受北海道开拓时代遗留的校园氛围，欣赏金黄银杏与百年洋楼相互映衬的独特景致。
+                <w:br/>
+                【中岛公园赏红枫】（游玩时间约40分钟）
+                <w:br/>
+                中岛公园坐落札幌市中心，入选日本都市公园百选，是融合日式庭园、明治近代建筑的城市绿洲。园内保留由京都迁移而来的江户时期茶室八窗庵，以及列为国家重要文化财产的丰平馆，东西建筑文化在此并存。红叶季菖蒲池四周枫树尽染，赤红枫叶倒映平静池面，红枫、银杏交织成丰富秋色，沿着池畔步道漫步，可同时欣赏红叶、古茶室与洋馆建筑。这里也是札幌市民日常休憩的场所，兼具自然秋景与北海道开拓时期的人文底蕴。
+                <w:br/>
+                【狸小路商业街自由购物】（游玩时间约60分钟）
+                <w:br/>
+                狸小路商业街位于札幌市中心，是北海道历史悠久的拱廊商店街，横跨多条街道，当地人和游客都喜爱到访。沿街汇集特产店、药妆店、餐饮小店与伴手礼商铺，可以选购白色恋人、Royce巧克力等北海道特产，也能品尝札幌拉面、海鲜小吃。
+                <w:br/>
+                【综合免税店】（游览约60分钟）
+                <w:br/>
+                店内汇集日系药妆、零食、美妆、日用百货与伴手礼，可直接办理免税，采购便利。空间宽敞，适合行程中一站式补货，轻松挑选伴手礼。
+                <w:br/>
+                景点：【札幌】 北海道神宫-北海道开拓民的心灵家园，祭祀着北海道最大的守护神→北海道大学银杏大道-北海道大学最经典景色，充满北国风情→中岛公园赏红枫-札幌中心区，当地人观赏红叶与金黄银杏的热点位置→狸小路商业街自由购物-北海道老牌商业街
+                <w:br/>
+                购物点：综合免税店
+                <w:br/>
+                自费项：日本和牛、渔船刺身
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：札幌汤咖喱     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：札幌/小樽地区-札幌普乐美雅凯宾酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（包含在房费中）     午餐：北海道汤咖喱，正餐为2000日元/人，团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：加斯玛广场酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【札幌千岁-香港国际机场解散】奥特莱斯尽情购物，送机
-[...1 lines deleted...]
-                早餐后，于指定时间前往【三井奥特莱斯】北海道的游客必访！从世界知名奢侈品牌到药妆店全部汇集于此！北海道・东北地区最大级别的奥特莱斯城「三井奥特莱斯购物城 札幌北广岛」！随后前往千岁机场搭乘国际航班返程，结束愉快的北海道之旅！
+                【札幌-香港】 北广岛三井 OUTLET 购物城-北海道大型室内奥特莱斯，内设美食广场，之后前往札幌机场-香港
+                <w:br/>
+                【北广岛三井 OUTLET 购物城】
+                <w:br/>
+                北广岛三井OUTLET购物城坐落札幌与新千岁机场之间，是北海道规模最大的全室内奥特莱斯，拥有约170多家品牌门店，空间采用温暖原木风格设计，不受秋日天气影响。场内汇集国际精品、运动户外、日系服饰，特设北海道特产专区，可选购白巧克力、乳制品等在地伴手礼；大型美食广场汇聚豚丼、札幌味噌拉面、汤咖喱等北海道经典风味。设有集中退税柜台，方便游客办理免税手续。
+                <w:br/>
+                结束后前往札幌机场，搭乘航班返回香港国际机场后解散，结束这段愉快的旅程。
                 <w:br/>
                 <w:br/>
                 *温馨提示：我社将根据实际情况对酒店、餐食及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其他不可抗力的因素，我社将不做经济赔偿，恳请谅解！
                 <w:br/>
-                景点：三井奥特莱斯
+                景点：北广岛三井 OUTLET 购物城
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（包含在房费中）     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1142,109 +1162,113 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）往返机票，现时机税及燃油附加费；          
                 <w:br/>
                 2）代订行程表所列游览交通费（一人一座）；                
                 <w:br/>
                 3）代订行程所列酒店或同级酒店的住宿费；      
                 <w:br/>
-                4）行程表所列第一道门票；     
-[...5 lines deleted...]
-                7）境外司陪人员服务费600元/人。
+                4）安排行程表所列的团队餐费（不含酒水）；     
+                <w:br/>
+                5）行程表所列第一道门票；                    
+                <w:br/>
+                6）当地导游中文讲解，旅行社责任险； 
+                <w:br/>
+                7）境外司陪人员服务费共RMB 600元/每位客人（含小童及婴儿）
+                <w:br/>
+                注：行程表内所列用车头尾两天所使用的车为酒店专车，其余四天为旅游巴士；用车标准:16-25人18-25座车;25-28人28座车;28 人以上用40座车。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、旅游签证费：￥250元/每位客人（含小童及婴儿），此项费用出团前须付清。（如自备签证，则减￥250元/人）
-[...3 lines deleted...]
-                3、个人旅游意外保险费和航空保险费。
+                1、旅游签证费：￥850元/每位客人（含小童及婴儿）
+                <w:br/>
+                2、日本段单房差（￥2500元/人）
+                <w:br/>
+                3、外籍护照及港澳台护照地接及机票需另外加收800元每人附加费
+                <w:br/>
+                4、满12岁(含)至18周岁儿童及中童规定必须占床，在成人的价格上因住宿原因需加收500元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1621,51 +1645,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本和牛或刺身</w:t>
+              <w:t xml:space="preserve">日本和牛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">介绍：日本和牛是世界上著名的牛肉之一，以其佳的口感、丰富的脂肪纹理和高品质而闻名。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1673,121 +1697,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">50 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">J¥(日元) 15,000.00</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">J¥(日元) 6,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自费说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1935,125 +1888,162 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">团费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本签证费250元/人</w:t>
+              <w:t xml:space="preserve">日本签证费850元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本段单房差（￥2400元/人）</w:t>
+              <w:t xml:space="preserve">日本段单房差（￥2500元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">持外籍护照及港澳台护照需加收500元/人地接附加费；从中国香港或中国澳门往返的外籍护照及港澳台护照航司需加收300元每人的机票附加费</w:t>
+              <w:t xml:space="preserve">外籍护照及港澳台护照地接及机票需另外加收800元每人附加费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">团费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">满12岁(含)至18周岁儿童及中童规定必须占床，在成人的价格上因住宿原因需加收500元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2085,89 +2075,83 @@
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此团15人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 参考酒店
                 <w:br/>
-                境外当地酒店没有挂星制度，行程中所列的星级标准为当地行业参考标准。敬请注意！
-[...3 lines deleted...]
-                参考酒店  千岁机场酒店chitose Airport Hotel/新王寺大酒店Grand Hotel New oji/Raffinato酒店Hotel Raffinato chitose/定山溪鹿之汤Hotel shikanoyu/定山溪万世阁酒店Jozankei Manseikaku Hotel/登别石水亭温泉酒店Noboribetsu sekisuiTei/洞爷湖格兰酒店Hotel Grand Toya/洞爷湖畔亭酒店Toya Kohan Tei/札幌mystays /札幌Hotel Rafinato sapporo/札幌Tmarkcity/札幌微笑/札幌Thebsapporo/札幌vessel酒店或同级 
+                境外当地酒店没有挂星制度，行程中所列的星级标准为当地行业参考标准，敬请注意！
                 <w:br/>
                 <w:br/>
                 特别说明：
                 <w:br/>
                 1.日本酒店面积很小，房间空间有限，寸土寸金，请不要与中国同等级的酒店相比。
                 <w:br/>
                 2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1.签证：如因客人资料问题而造成拒签或被终止签证，需收取手续费1000元/人+机票定金1000元/人。
                 <w:br/>
                 以上报价仅适用于中国护照持有者，澳门香港护照及台湾护照及其它国家护照机票须加收。自备签证/免签/旅游签等客人出入境事务（包括登机手续）须自行办理，如发生任何出入境问题，我司概不负责及不退任何费用；如遇到不能入境所有团费不可退回，我社不承担任何责任。因客人自身原因被中国海关拒绝出境或者被目的地国家拒签入境，我社不承担任何责任，所发生的费用不予退还。
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
-                     根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅
-[...1 lines deleted...]
-                自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用500元/天。 
+                根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
                 <w:br/>
                 C.出团前需收取保证金至少人民币5万元/人（我司有权根据客人资料的实际情况要求客人增加担保金的额度），按时随团归国退还担保金；如因客人滞留或不准时随团回国，则所交保证金一律不得退回。
                 <w:br/>
-                3.食：按行程中所列餐次，早餐（包含在房费中），行程所列6正5早，餐标2000日元/正。团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
-[...5 lines deleted...]
-                             回程每人免费托运行李20-23公斤，敬请注意！
+                3.食：按行程中所列餐次，早餐（包含在房费中），正餐为2000日元/人。行程中3个自费项目：和牛+刺身，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
+                <w:br/>
+                4.住：全程入住当地四至五星酒店（相当于网评3-4钻），特别安排2晚温泉酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
+                <w:br/>
+                5、托运行李：去程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
+                <w:br/>
+                             回程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
                 <w:br/>
                  6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
                 <w:br/>
                 7、特别通知：日本入境时需提供指纹和拍摄面部照片，然后接受入境的审查。若拒绝提供，将不让其入境，造成此后果责任自负，亦将不会退回任何费用。
                 <w:br/>
                 8、境外离团或当地参团客人，我司有权拒绝这类客人参团，如有这种情况，报名时必须说清楚，是否接受客人报名或收取附加费，权利将由我司最后决定！
                 <w:br/>
                 9、按航空公司规定，所以航班必须按顺序乘坐，若有航段未使用，后面的航段航空公司有权限制或者取消，可能导致无法正常出行，所有风险客人自行承担，后果自负，团费不予退还！
                 <w:br/>
                 10、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2224,125 +2208,156 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本线路一经确认，退改将按实际损失扣款，敬请悉知，谢谢！</w:t>
+              <w:t xml:space="preserve">
+                旅行者在行程开始前提出解除合同，按以下标准扣除必要的费用：
+                <w:br/>
+                行程开始 前29-15天，收取旅游总费用5%
+                <w:br/>
+                行程开始 前14-7天，收取旅游总费用20%
+                <w:br/>
+                行程开始 前6-4天，收取旅游总费用50%
+                <w:br/>
+                行程开始 前3-1天，收取旅游总费用60%
+                <w:br/>
+                行程开始当日，收取旅游总费用70%
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                日本团队签证所需资料：
-[...14 lines deleted...]
-                <w:br/>
+                日本团体签证所需资料
+                <w:br/>
+                1．护照
+                <w:br/>
+                ★回程后有效期还有 6 个月以上;护照内页必须有足够的开页(至少需要二页空白页)
+                <w:br/>
+                2．照片
+                <w:br/>
+                ★最近 6 个月内拍摄的白底彩色照片 2 张（4.5cm*3.5cm 尺寸的）
+                <w:br/>
+                3．身份证
+                <w:br/>
+                ★身份证正反面复印,内容必须清晰,临时身份证无效;（彩色）
+                <w:br/>
+                4．户口本 
+                <w:br/>
+                ★申请人全家户口本复印件（彩色）
+                <w:br/>
+                5．经济证明
+                <w:br/>
+                ★提供申请本人近 6 个月的流水账或存折复印件，余额最少 3万以上，或可提供定期存款证明，余额最少 3 万以上；以及房产、车辆购买登记证一份；夫妻共同财产请提供 结婚证复印件；（彩色）
+                <w:br/>
+                6．个人资料表（签证申请表和 亲属信息表）
+                <w:br/>
+                ★表格内容将会影响签证成功率，请您一定如实、完整填写清楚，字体清晰、页面干净， 表格内容不能更换；一律用黑色笔填写）
                 <w:br/>
                 <w:br/>
                 如您属于以下人员，请按照要求提供相应资料
                 <w:br/>
-                1．在职人员		单位在职证明原件一份；申请人工作单位营业执照副本复印件（加盖单位公章）, 如是 国家政府机关、公务员、事业单位工作人员则提供组织机构代码证复印件（彩色）
-[...7 lines deleted...]
-                5．在校学生		学校放假证明原件或学生证复印件；（可提供模板）（彩色）
+                1．在职人员
+                <w:br/>
+                单位在职证明原件一份；申请人工作单位营业执照副本复印件（加盖单位公章）, 如是 国家政府机关、公务员、事业单位工作人员则提供组织机构代码证复印件（彩色）
+                <w:br/>
+                2．退休人员
+                <w:br/>
+                退休证复印件；（彩色）
+                <w:br/>
+                3.  家庭主妇及无职业人员
+                <w:br/>
+                提供现居住地居委会出具的居委会证明原件或近半年社保记录（彩色）
+                <w:br/>
+                4    暂住人员
+                <w:br/>
+                居住证复印件（注意：非广东、广西、海南、福建省人员需提供居住证复印件）（彩色）
+                <w:br/>
+                5．在校学生
+                <w:br/>
+                学校放假证明原件或学生证复印件；（可提供模板）（彩色）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2389,69 +2404,112 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">详见保单。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
                 特殊人群附加费收费标准
                 <w:br/>
-                A）2-6岁以下小童不占床减1000元/人；如需占床，费用另询；
-[...1 lines deleted...]
-                B）满6岁(含)以上儿童规定必须占床，大小同价，免收附加费；
+                A）2-12岁以下小童不占床减300元/人；特殊原因如需占床，费用另询；
+                <w:br/>
+                B) 满12岁(含)至18周岁儿童及中童规定必须占床，在成人的价格上因住宿原因需+500元/人；
                 <w:br/>
                 C）原则上仅支持1成人带1位小童，特殊情况1位成人带2位儿童参团可另询报价，无父母陪同的18岁至22岁旅客价格另议；
                 <w:br/>
-                D）从中国香港或中国澳门往返的外籍护照及港澳台护照航司需加收300元每人的机票附加费，从广州或深圳往返的
-[...1 lines deleted...]
-                班机票与大陆护照同价无需附加；持外籍护照及港澳台护照需加收500元/人地接附加费。
+                D) 外籍护照及港澳台护照地接及机票需另外加收800元每人附加费。
                 <w:br/>
                 <w:br/>
                 特别备注
                 <w:br/>
-                婴儿收费：2周岁以下（不含2周岁）的婴儿收费按团费的50%收费，此收费不提供机位、车位、餐位、床位及景点费用。
-[...1 lines deleted...]
-                为了保证游客的旅行安全，此行程不收孕妇，78周岁以上无子女或直系亲属同行的老人。而65周岁以上老人，有特殊疾病或病史的客人参团，请报名前务必告知旅行社，此类客人参团需签免责协议，亲人陪同，以及购买含海外紧急救援的意外保险，敬请配合
+                婴儿收费：2周岁以下（不含2周岁）的婴儿收费现询，此收费不提供机位、车位、餐位、床位及景点费用。
+                <w:br/>
+                当季日本当地用车紧张，车型安排根据当地用车人数进行调配。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2492,51 +2550,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>