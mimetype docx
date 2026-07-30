--- v1 (2026-06-10)
+++ v2 (2026-07-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【关东无尽夏】日本本州关东6天|东京|富士山|箱根|镰仓明月院|伊豆|横滨|当地4-5星酒店（香港往返）行程单</w:t>
+        <w:t xml:space="preserve">【关东波斯菊&amp;波波草&amp;芒草限定】日本关东6天|东京|茨城|箱根|富士山|神奈川|当地4-5星酒店&amp;温泉酒店|全包8正餐日式料理（香港往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(HK)-RBGDB6-A-SJTJP</w:t>
+              <w:t xml:space="preserve">(HK)-SQJGDB6-SJTJP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本-东京</w:t>
+              <w:t xml:space="preserve">日本-东京-茨城-箱根-箱根芦之湖-富士山</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,118 +343,128 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                以实际出票为准：
-[...3 lines deleted...]
-                回程 东京成田-香港 HB321 起飞:15:50-抵达:19:45
+                参考航班，以实际出票为准：
+                <w:br/>
+                去程  香港-东京成田 HB320 起飞:09:05-抵达:14:50
+                <w:br/>
+                回程  东京成田-香港 HB321 起飞:15:50-抵达:19:45
+                <w:br/>
+                ◆由于排期密航班多，请根据自身出行需求详询对接销售具体航班时刻，选择合适的出发日期出行~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ✈️香港东京往返关东6天精华游
-[...15 lines deleted...]
-                🍣镰仓海鲜丼、东京烧肉等日式美味吃到满足
+                ~~~~~~
+                <w:br/>
+                <w:br/>
+                【关东秋日限定花海巡礼】
+                <w:br/>
+                ✈️香港东京往返·日本关东6天(波斯菊&amp;波波草&amp;芒草限定)
+                <w:br/>
+                [强]~ 赠深圳口岸至香港机场往返交通 
+                <w:br/>
+                🌋富士山・箱根・茨城・神奈川·东京一次全打卡~
+                <w:br/>
+                🚶一站式打卡富士山全景 ——
+                <w:br/>
+                🌸河口湖大石公园・红色地肤（扫帚草）~世界遗产·山中湖白鸟之湖~日本名水百选·忍野八海
+                <w:br/>
+                ✅邂逅“箱根仙石原芒草原”+著名淡水火山湖“芦之湖”+历史三千年火山遗迹“大涌谷”
+                <w:br/>
+                ✅逛浅草寺、秋叶原、银座潮流地标 ~
+                <w:br/>
+                ♨️一晚正宗温泉酒店泡汤缓解疲劳&amp;品尝富士山四大葡萄
+                <w:br/>
+                🍣秋刀鱼料理、温泉晚宴、手打荞麦面+温泉蛋等日式美味吃到满足~
+                <w:br/>
+                <w:br/>
+                ~~~~~~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,51 +581,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【香港国际机场集中-东京成田/羽田机场】接机
+                【香港国际机场集中-东京成田/羽田】接机
                 <w:br/>
                 于指定时间在香港国际机场集中，领队协助办理登机手续后，搭乘国际航班直飞日本东京成田或羽田国际机场，抵达后乘车前往酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -647,375 +657,362 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【东京-富士山-中部】 富士本栖湖芝樱限定约40分钟， 山中湖白鸟之湖约40分钟，忍野八海约40分钟，河口湖大石公园粉蝶花/芝樱/薰衣草限定约50分钟
-[...22 lines deleted...]
-                自费项：和牛或刺身、富士山相扑表演
+                【东京-茨城-神奈川】【国营常陆海滨公园】9 月顶流花海整片粉紫色波斯菊（秋樱） 铺满丘陵，10月3 万株地肤草（扫帚草） 9 月底转红，【大洗几前神社】-日本百大日出胜地，关东最出圈海上鸟居
+                <w:br/>
+                【国营常陆海滨公园】（约50分钟）
+                <w:br/>
+                它坐落在茨城县北部，面向太平洋的丘陵地带，无论春夏秋冬都有不同花海轮流绽放，秋日限定的盛景更是让这里成为关东秋季最抢手的打卡点。9月前来，可以欣赏到整片粉紫色波斯菊顺着丘陵起伏铺开，柔美的色彩搭配远处的太平洋蓝，随风摇曳的画风治愈感满满；10月到访，3万株圆滚滚的地肤草集体转为饱满的深红色，从高处眺望象是铺了一层绵密的红色地毯，无论从哪个角度拍摄都极具层次感。
+                <w:br/>
+                【大洗几前神社】（约40分钟）
+                <w:br/>
+                这座始建于公元856年的古老神社，伫立在波光粼粼的海岸边，神矶鸟居直接从太平洋海水中延伸而出，涨潮时仿佛浮在海面之上，朝日从鸟居后方缓缓升起的场景被无数游客列入日本必看绝景清单，也让这里成为了关东最出圈的网红打卡景点，漫步神社境内还能感受千年古寺的静谧氛围，迎面而来的海风带着海洋独有的清爽气息，洗去旅途疲惫。
+                <w:br/>
+                景点：【国营常陆海滨公园】9 月顶流花海整片粉紫色波斯菊（秋樱） 铺满丘陵，10月3 万株地肤草（扫帚草） 9 月底转红，【大洗几前神社】-日本百大日出胜地，关东最出圈海上鸟居
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：东京料理     晚餐：温泉晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">富士山盐山庄酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐，（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：秋刀鱼料理，正餐为1500日元/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：日式定食，正餐为1500日元/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">利夫马克斯酒店-相摸店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【富士山-伊豆-箱根】 三岛大吊桥约30分钟，富士箱根国立公园约40分钟，芦之湖约30分钟，箱根神社约40分钟
-[...17 lines deleted...]
-                景点：三岛大吊桥，富士箱根国立公园，芦之湖，箱根神社
+                【神奈川-富士山】【河口湖大石公园・红色地肤（扫帚草）】富士山秋季第一网红花海→世界文化遗产【山中湖白鸟之湖】→入选日本名水百选【忍野八海】→平台360°远眺山中湖、河口湖-【富士山五合目】→富士山四大葡萄品尝(非任吃)
+                <w:br/>
+                【河口湖大石公园・红色地肤（扫帚草）】（约40分钟）
+                <w:br/>
+                背靠富士山面向河口湖，是大石公园最得天独厚的优势，秋季连片染红的地肤草沿着湖岸铺开，蓬松圆润的草株晕开暖红调，衬着远处白雪初覆的富士山顶与泛着波光的河口湖水，随手一拍就是充满氛围感的日系经典画面，完全无需刻意构图就能拍出旅行氛围感大片，每到秋季都会吸引无数摄影爱好者专程前来。
+                <w:br/>
+                【山中湖白鸟之湖】（约40分钟）
+                <w:br/>
+                离开河口湖后我们将前往富士五湖面积第三大的山中湖，这里因常年有成群天鹅栖息嬉戏，也被称为“白鸟之湖”，沿湖散步可以近距离欣赏富士山倒映在湖面的绝景。
+                <w:br/>
+                【忍野八海】（约40分钟）
+                <w:br/>
+                被誉为“日本九寨沟”，是忍野地区指定的国家自然风景区，1985年入选“日本名水百选”。因为错落有致地散布着八个清泉，故得名“忍野八海”，这里也是观看和拍摄富士山的好地方。 泉水平均水温约13℃，水质清冽甘甜，可以饮用，也可以在附近的土特产店铺里买瓶装的带走。
+                <w:br/>
+                【富士山五合目】（约40分钟）
+                <w:br/>
+                富士山，由山脚到山顶分为十合，由山脚下出发到半山腰称为五合目，由五合目再往上攀登，便是六合目、七合目，直至山顶的十合目。为此我们特意安排您乘坐巴士上到2305 米的五合目，亲自目睹富士山的壮观景象，富士山一年四季随季节变化而景观不同，日出日落，气候变化，都会令富士山瞬间呈现不同的身影，千姿百态！
+                <w:br/>
+                景点：【河口湖大石公园・红色地肤（扫帚草）】富士山秋季第一网红花海，花田搭配湖水、神山构成日系经典明信片画面→世界文化遗产【山中湖白鸟之湖】→入选日本名水百选【忍野八海】→平台360°远眺山中湖、河口湖-【富士山五合目】→富士山四大葡萄品尝(非任吃)
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：手打荞麦面+温泉蛋     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">热海/关东 热海风雅酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐，（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：富士料理，正餐为1500日元/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：温泉晚餐，正餐为1500日元/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">富士山盐山庄酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【箱根-镰仓-横滨】 镰仓明月院紫阳花限定约60分钟，镰仓小町通约30分钟，鹤冈八幡宫约40分钟，横滨红砖仓库约30分钟
-[...17 lines deleted...]
-                景点：镰仓明月院，镰仓小町通，鹤冈八幡宫，横滨红砖仓库
+                【富士山-箱根】世界文化遗产【富士箱根国立公园】→神奈川县面积最大的淡水火山湖【芦之湖】→神奈川景胜50选【箱根仙石原芒草原】9 月～10 月上旬，18 万㎡整片银白色芒草丘陵→【大涌谷】是三千年前火山喷发形成的火山口遗迹
+                <w:br/>
+                【富士箱根国立公园】（约40分钟）
+                <w:br/>
+                作为日本第一个国家公园，这里汇聚了富士山与箱根的双重自然盛景，火山地貌与森林湖泊交织出层次丰富的日式自然风，无论是远眺富士山的轮廓，还是漫步林间感受清新空气，都能让人心旷神怡。
+                <w:br/>
+                【芦之湖】（约40分钟）
+                <w:br/>
+                它是三千多年前因火山活动陷落形成的淡水湖，湖水清澈湛蓝，常年倒映着富士山的雪顶，湖面上不时有复古造型的海盗船航行而过，是箱根最具代表性的经典景观，沿湖骑行或乘船游湖都能收获不同角度的美景。
+                <w:br/>
+                【箱根仙石原芒草原】（约40分钟）
+                <w:br/>
+                每到9月到10月上旬，18万平方米的丘陵就会被成片的银白色芒草覆盖，风吹过时整片芒草如海浪般起伏，柔和的银白光泽在阳光下泛着暖调，自带治愈的秋日氛围感，是秋季来到箱根绝对不能错过的限定景致。
+                <w:br/>
+                【大涌谷】（约40分钟）
+                <w:br/>
+                三千年前火山喷发后，这个留下的火山口遗迹常年白烟缭绕，空气中弥漫着独特的硫磺气息。随处可见翻滚的热泉与裸露的熔岩地貌，能让人直观感受到火山活动留下的神奇痕迹，还可以在这里尝尝用温泉水煮出的黑鸡蛋，感受当地的特色风物。
+                <w:br/>
+                景点：世界文化遗产【富士箱根国立公园】→神奈川县面积最大的淡水火山湖【芦之湖】→神奈川景胜50选【箱根仙石原芒草原】9 月～10 月上旬，18 万㎡整片银白色芒草丘陵→【大涌谷】是三千年前火山喷发形成的火山口遗迹
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：镰仓海鲜丼饭     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">KOKO酒店 东京西葛西或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐，（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：手打荞麦面+温泉蛋，正餐为1500日元/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：日式定食，正餐为1500日元/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热海/关东 热海风雅酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【东京】综合免税店约60分钟，浅草寺约40分钟，秋叶原约60分钟，银座约60分钟，抹茶体验约30分钟
-[...1 lines deleted...]
-                【浅草寺】
+                【东京】【综合免税店】(购物店)→东京都内最古老的佛教寺院合【浅草寺】→东京最具赛博感与青春活力的街区【秋叶原】→与巴黎香榭丽舍大街、纽约第五大道齐名的全球顶级繁华商圈【银座】→感受日式茶道文化【抹茶体验】→酒店
+                <w:br/>
+                【综合免税店】（约60分钟）
+                <w:br/>
+                日本的商品以其世界一流的技术和优良的品质，在世界各国都备受好评，免税店，为您提供以日本的尖端技术和环保为主体而开发研制并在世界各国受到好评的各种生化科技产品，光学制品，家电制品，珍珠，贵金属制品，医药品以及化妆品等，该店销售的商品都是日本本国生产。
+                <w:br/>
+                【浅草寺】（约40分钟）
                 <w:br/>
                 是东京最古老、最著名的佛教寺庙之一，位于东京台东区的浅草地区。作为东京的标志性景点，浅草寺每年吸引数百万游客前来参观，不仅是宗教圣地，也是体验日本传统文化的好去处。浅草寺在江户时代（1603-1868）成为德川幕府的祈愿所，逐渐发展成为江户（现东京）的文化和宗教中心。尽管在二战期间遭到轰炸损毁，但战后得以重建，至今仍是东京重要的文化遗产。
                 <w:br/>
-                【综合免税店】
-[...3 lines deleted...]
-                【抹茶体验】
+                【秋叶原】（约60分钟）
+                <w:br/>
+                秋叶原，东京最具活力的街区之一，是二次元迷心中的圣地。不论你是动漫爱好者还是游戏玩家，这里都能满足你的一切幻想。每一条街道都充满了无限的可能性，让人目不暇接。走进秋叶原，仿佛进入了一个与现实平行的次元世界。这里的大楼上布满了动漫角色的巨幅海报，街头巷尾充斥着最新的动漫周边和电玩设备，让人瞬间感受到二次元文化的浓厚氛围。
+                <w:br/>
+                【银座】（约60分钟）
+                <w:br/>
+                象征日本自然、历史、现代的三大景点（富士山、京都、银座）之一的银座，与巴黎的香榭丽舍大街、纽约的第五大街齐名，是世界三大繁华中心之一。
+                <w:br/>
+                【抹茶体验】（约40分钟）
                 <w:br/>
                 日本茶道是在日本一种仪式化的、为客人奉茶之事。原称为“茶汤”。日本茶道和其他东亚茶仪式一样，都是一种以品茶为主而发展出来的特殊文化，但内容和形式则有别。茶道历史可以追溯到13世纪。
                 <w:br/>
-                【银座】
-[...7 lines deleted...]
-                景点：浅草寺，秋叶原，银座，抹茶体验
+                景点：东京都内最古老的佛教寺院合【浅草寺】→东京最具赛博感与青春活力的街区【秋叶原】→与巴黎香榭丽舍大街、纽约第五大道齐名的全球顶级繁华商圈【银座】→感受日式茶道文化【抹茶体验】
                 <w:br/>
                 购物点：综合免税店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：东京烧肉料理     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐，（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：东京烧肉料理，正餐为1500日元/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：日式定食，正餐为1500日元/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">相铁FRESA INN 横滨站东口或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1028,73 +1025,77 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【东京成田/羽田国际机场-香港国际机场解散】送机
                 <w:br/>
-                早餐后，于指定时间前往东京成田/羽田国际机场搭乘国际航班返程，结束愉快的日本限定之旅！
-[...2 lines deleted...]
-                *温馨提示:我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其它不可抗力的因素，我社将不做经济赔偿，恳请谅解！
+                早餐后，于指定时间前往东京成田/羽田国际机场搭乘国际航班返程，结束愉快的日本关东秋日赏花限定之旅！
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                *我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其它不可抗力的因素，我社将不做经济赔偿，恳请谅解！
+                <w:br/>
+                *当地导游将根据实际情况对景点游览时间进行调整，以上行程游览时间仅供参考，敬请注意！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐，（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1139,117 +1140,117 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1）往返机票，现时机税及燃油附加费；
+                1）往返机票，现时机税及燃油附加费；          
                 <w:br/>
                 2）代订行程表所列游览交通费（一人一座）；                
                 <w:br/>
-                3）代订行程所列酒店或同级酒店的住宿费；
+                3）代订行程所列酒店或同级酒店的住宿费；      
                 <w:br/>
                 4）安排行程表所列的团队餐费（不含酒水）；     
                 <w:br/>
-                5）行程表所列第一道门票； 
-[...1 lines deleted...]
-                6）当地导游中文讲解；旅行社责任险； 
+                5）行程表所列第一道门票；                    
+                <w:br/>
+                6）当地导游中文讲解，旅行社责任险； 
+                <w:br/>
+                7）境外司陪人员服务费共RMB 600元/每位客人（含小童及婴儿）；
                 <w:br/>
                 注：行程表内所列用车头尾两天所使用的车为酒店专车，其余四天为旅游巴士；用车标准:16-25人18-25座车;25-28人28座车;28 人以上用40座车。
-                <w:br/>
-                7）境外司陪人员服务费600元。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、旅游签证费共RMB250元/每位客人（含小童及婴儿）（如自备签证，则减250/人）
-[...3 lines deleted...]
-                3、个人旅游意外保险费和航空保险费；
+                1、旅游团签证费￥ 850元/每位客人；
+                <w:br/>
+                2、日本段单房差（￥1800元/人）；
+                <w:br/>
+                3、外籍护照及港澳台护照地接及机票需另外加收800元每人附加费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1624,219 +1625,219 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">和牛或刺身</w:t>
+              <w:t xml:space="preserve">日本和牛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">餐费+司机服务费+导游服务费，日本和牛是世界上著名的牛肉之一，以其极佳的口感、丰富的脂肪纹理和高品质而闻名。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">50 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">J¥(日元) 15,000.00</w:t>
+              <w:t xml:space="preserve">J¥(日元) 13,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">富士山相扑表演</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">40 分钟</w:t>
+              <w:t xml:space="preserve">渔船刺身</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">餐费+司机服务费+导游服务费。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">J¥(日元) 6,000.00</w:t>
+              <w:t xml:space="preserve">J¥(日元) 12,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自费说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、自费活动，自愿自费原则，绝无强迫。以上的项目根据个人兴趣和当团情况自愿选择组合项目。
                 <w:br/>
                 2、自费活动在境外产生，原则上只能开具境外收据。
                 <w:br/>
                 3、上述项目参加人数若未达到约定参加人数的，双方同意以上项目协商条款不生效，且对双方均无约束力；
                 <w:br/>
                 4、上述项目履行中遇不可抗力或旅行社、履行辅助人已尽合理责任义务仍不能避免的事件的，双方均有权解除，旅行社在扣除已向履行辅助人支付且不可退还的费用后，将余款退还旅游者；
                 <w:br/>
-                5、签署本协议前，旅行社已将自费项目的安全风险注意事项告知旅游者，旅游者应根据身体条件谨慎选择，旅游者在本协议上签字确认视为其已明确知悉相应安全风险注意事项，并自愿承受相应后果
+                5、签署本协议前，旅行社已将自费项目的安全风险注意事项告知旅游者，旅游者应根据身体条件谨慎选择，旅游者在本协议上签字确认视为其已明确知悉相应安全风险注意事项，并自愿承受相应后果。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1921,105 +1922,142 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服务标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">日本签证费250元/人</w:t>
+              <w:t xml:space="preserve">签证</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本团签签证费￥850元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">外籍护照及港澳台护照加收800元/人</w:t>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本段单房差（￥1800元/人）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">其他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">外籍护照及港澳台护照地接及机票需另外加收800元每人附加费</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2046,92 +2084,90 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 参考酒店
                 <w:br/>
-                境外当地酒店没有挂星制度，行程中所列的星级标准为当地行业参考标准。敬请注意！
+                境外当地酒店没有挂星制度，行程中所列的星级标准为当地行业参考标准，敬请注意！
                 <w:br/>
                 <w:br/>
                 特别说明：
                 <w:br/>
                 1.日本酒店面积很小，房间空间有限，寸土寸金，请不要与中国同等级的酒店相比。
                 <w:br/>
                 2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解
                 <w:br/>
                 <w:br/>
-                5.备注：
+                备注：
                 <w:br/>
                 1.签证：如因客人资料问题而造成拒签或被终止签证，需收取手续费1000元/人+机票定金1000元/人。
                 <w:br/>
                 以上报价仅适用于中国护照持有者，澳门香港护照及台湾护照及其它国家护照机票须加收。自备签证/免签/旅游签等客人出入境事务（包括登机手续）须自行办理，如发生任何出入境问题，我司概不负责及不退任何费用；如遇到不能入境所有团费不可退回，我社不承担任何责任。因客人自身原因被中国海关拒绝出境或者被目的地国家拒签入境，我社不承担任何责任，所发生的费用不予退还。
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
-                     根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅
-[...1 lines deleted...]
-                自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
+                     根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
                 <w:br/>
                 C.出团前需收取保证金至少人民币5万元/人（我司有权根据客人资料的实际情况要求客人增加担保金的额度），按时随团归国退还担保金；如因客人滞留或不准时随团回国，则所交保证金一律不得退回。
                 <w:br/>
-                3.食：按行程中所列餐次，早餐（包含在房费中），正餐餐标为2000日元/人。行程中3个自费项目：和牛+刺身+富士山相扑表演秀，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
-[...1 lines deleted...]
-                4.住：全程入住当地4-5星酒店（相当于网评3-4钻），特别安排1晚温泉酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
+                3.食：按行程中所列餐次，早餐（包含在房费中），正餐为1500日元/人。行程中2个自费项目：和牛+刺身，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
+                <w:br/>
+                4.住：全程入住当地四至五星酒店（相当于网评3-4钻），特别安排1晚温泉酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
                 <w:br/>
                 5、托运行李：去程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
                 <w:br/>
                              回程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
                 <w:br/>
-                6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
+                 6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
                 <w:br/>
                 7、特别通知：日本入境时需提供指纹和拍摄面部照片，然后接受入境的审查。若拒绝提供，将不让其入境，造成此后果责任自负，亦将不会退回任何费用。
                 <w:br/>
                 8、境外离团或当地参团客人，我司有权拒绝这类客人参团，如有这种情况，报名时必须说清楚，是否接受客人报名或收取附加费，权利将由我司最后决定！
                 <w:br/>
                 9、按航空公司规定，所以航班必须按顺序乘坐，若有航段未使用，后面的航段航空公司有权限制或者取消，可能导致无法正常出行，所有风险客人自行承担，后果自负，团费不予退还！
                 <w:br/>
                 10、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -2142,276 +2178,352 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *温馨提示:我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其它不可抗力的因素，我社将不做经济赔偿，恳请谅解！
+                *我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其它不可抗力的因素，我社将不做经济赔偿，恳请谅解！
                 <w:br/>
                 *当地导游将根据实际情况对景点游览时间进行调整，以上行程游览时间仅供参考！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅行者在行程开始前提出解除合同，按以下标准扣除必要的费用：
+                <w:br/>
+                行程开始 前29-15天，收取旅游总费用5%
+                <w:br/>
+                行程开始 前14-7天，收取旅游总费用20%
+                <w:br/>
+                行程开始 前6-4天，收取旅游总费用50%
+                <w:br/>
+                行程开始 前3-1天，收取旅游总费用60%
+                <w:br/>
+                行程开始当日，收取旅游总费用70%
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                日本团队签证所需资料：
-[...14 lines deleted...]
-                <w:br/>
+                日本团体签证所需资料
+                <w:br/>
+                1．护照
+                <w:br/>
+                ★回程后有效期还有 6 个月以上;护照内页必须有足够的开页(至少需要二页空白页)
+                <w:br/>
+                2．照片
+                <w:br/>
+                ★最近 6 个月内拍摄的白底彩色照片 2 张（4.5cm*3.5cm 尺寸的）
+                <w:br/>
+                3．身份证
+                <w:br/>
+                ★身份证正反面复印,内容必须清晰,临时身份证无效;（彩色）
+                <w:br/>
+                4．户口本 
+                <w:br/>
+                ★申请人全家户口本复印件（彩色）
+                <w:br/>
+                5．经济证明
+                <w:br/>
+                ★提供申请本人近 6 个月的流水账或存折复印件，余额最少 3万以上，或可提供定期存款证明，余额最少 3 万以上；以及房产、车辆购买登记证一份；夫妻共同财产请提供 结婚证复印件；（彩色）
+                <w:br/>
+                6．个人资料表（签证申请表和 亲属信息表）
+                <w:br/>
+                ★表格内容将会影响签证成功率，请您一定如实、完整填写清楚，字体清晰、页面干净， 表格内容不能更换；一律用黑色笔填写）
                 <w:br/>
                 <w:br/>
                 如您属于以下人员，请按照要求提供相应资料
                 <w:br/>
-                1．在职人员		单位在职证明原件一份；申请人工作单位营业执照副本复印件（加盖单位公章）, 如是 国家政府机关、公务员、事业单位工作人员则提供组织机构代码证复印件（彩色）
-[...7 lines deleted...]
-                5．在校学生		学校放假证明原件或学生证复印件；（可提供模板）（彩色）
+                1．在职人员
+                <w:br/>
+                单位在职证明原件一份；申请人工作单位营业执照副本复印件（加盖单位公章）, 如是 国家政府机关、公务员、事业单位工作人员则提供组织机构代码证复印件（彩色）
+                <w:br/>
+                2．退休人员
+                <w:br/>
+                退休证复印件；（彩色）
+                <w:br/>
+                3.  家庭主妇及无职业人员
+                <w:br/>
+                提供现居住地居委会出具的居委会证明原件或近半年社保记录（彩色）
+                <w:br/>
+                4    暂住人员
+                <w:br/>
+                居住证复印件（注意：非广东、广西、海南、福建省人员需提供居住证复印件）（彩色）
+                <w:br/>
+                5．在校学生
+                <w:br/>
+                学校放假证明原件或学生证复印件；（可提供模板）（彩色）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">提供护照首页资料扫描件或清晰的照片、本人电话</w:t>
+              <w:t xml:space="preserve">提供护照首页资料扫描件或清晰的照片、本人电话。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">详见保单。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-                特殊人群附加费收费标准
-[...3 lines deleted...]
-                B）满6岁(含)以上儿童规定必须占床，大小同价，免收附加费；
+                特殊人群附加费收费标准：
+                <w:br/>
+                A）2-12岁以下小童不占床减300元/人；特殊原因如需占床，费用另询；
+                <w:br/>
+                B) 满12岁(含)至18周岁儿童及中童规定必须占床，在成人的价格上因住宿原因需+500元/人；
                 <w:br/>
                 C）原则上仅支持1成人带1位小童，特殊情况1位成人带2位儿童参团可另询报价，无父母陪同的18岁至22岁旅客价格另议；
                 <w:br/>
-                D）从外籍护照及港澳台护照航司需加收800元每人的机票+地接附加费。
-[...2 lines deleted...]
-                特别备注
+                D) 外籍护照及港澳台护照地接及机票需另外加收800元每人附加费。
+                <w:br/>
+                <w:br/>
+                特别备注：
                 <w:br/>
                 婴儿收费：2周岁以下（不含2周岁）的婴儿收费现询，此收费不提供机位、车位、餐位、床位及景点费用。
                 <w:br/>
                 当季日本当地用车紧张，车型安排根据当地用车人数进行调配。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2456,51 +2568,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>