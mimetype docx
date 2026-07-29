--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260518SP10318631</w:t>
+              <w:t xml:space="preserve">TX-20260623SP10318631</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,53 +345,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：（时间仅供参考，实际出发时间以导游通知为准！）
                 <w:br/>
-                07:30越秀区纪念堂地铁C出口
-[...1 lines deleted...]
-                08:30番禺广场基盛万科肯德基门口（番禺广场地铁站E出口）
+                08:00 越秀中山纪念堂西门售票处（纪念堂地铁站C出口对面）
+                <w:br/>
+                09:00番禺广场基盛万科肯德基门口（番禺广场地铁站E出口）
                 <w:br/>
                 下车点：原上车点下车
                 <w:br/>
                 市区指定范围内15人或以上定点接送
                 <w:br/>
                 番禺指定范围内15人或以上定点接送
                 <w:br/>
                 （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
                 <w:br/>
                 <w:br/>
                 请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
@@ -829,53 +829,52 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出团日期：5月14/21/28日；
-[...1 lines deleted...]
-                6月4/11/18/19/20/21/25日；（端午节 5月19/20日加收80元/人）
+                出团日期：7月5/12/19/26日 8月2/9/16/23/30日
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 成人：399元/人（含往返交通+餐费+住宿+门票）
                 <w:br/>
                 1.2-1.5m儿童：319元/人（含往返交通+餐费+门票）
                 <w:br/>
                 1.2m以下儿童：199元/人（含往返交通+餐费）
                 <w:br/>
                 三人房：无（酒店无三人房，单人需补房差）
                 <w:br/>
                 补房差：250元/人
                 <w:br/>
                 减房差：放弃床位不设退房差 
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1.交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 2.导游：提供专业导游服务
                 <w:br/>
                 3.用餐：全程含1正餐1早；（早餐均为酒店配套/打包早，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与；）
                 <w:br/>
@@ -1160,51 +1159,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>