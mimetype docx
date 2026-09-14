--- v0 (2026-05-27)
+++ v1 (2026-09-14)
@@ -140,51 +140,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">北京市-上海市-广州市</w:t>
+              <w:t xml:space="preserve">上海市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -743,71 +743,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京/上海/广州-开普敦，南非
+                上海-开普敦，南非
                 <w:br/>
                 经迪拜转机后飞往南非开普敦，抵达后入住酒店休息，调整时差。
                 <w:br/>
-                北京参考航班
-[...3 lines deleted...]
-                2. EK770  02月05日  迪拜—开普敦 0910 1645，飞行时间约9小时35分    
                 <w:br/>
                 上海参考航班
                 <w:br/>
-                1. EK303  02月04日  上海浦东—迪拜 2300 0510+1，飞行时间约10小时10分
-[...7 lines deleted...]
-                2. EK770  02月05日  迪拜—开普敦 0910 1645，飞行时间约9小时35分
+                1. QR871 02 月 04 日 上海浦东—多哈 2335-0505+1，飞行时间约 10 小时 30 分
+                <w:br/>
+                2. QR1371 02 月 05 日 多哈—开普敦 0840-1725，飞行时间约 9 小时 45 分
+                <w:br/>
                 <w:br/>
                 开普敦：海角之城。山海交融的梦幻之城。
                 <w:br/>
                 桌山缆车俯瞰城市全景，企鹅滩邂逅呆萌非洲企鹅，好望角感受两大洋交汇的壮阔。葡萄酒庄园或可品鉴世界级美酒，维多利亚海滨或可享海鲜盛宴。多元文化、野趣与都市魅力在此完美碰撞，四季皆宜的度假天堂。
                 <w:br/>
                 早餐：自理   午餐：机餐     晚餐：自理   交通：飞机、旅游用车    住宿：酒店
                 <w:br/>
                 交通：飞机、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3067,71 +3057,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                里斯本，葡萄牙-北京/上海/广州
+                里斯本，葡萄牙-上海
                 <w:br/>
                 酒店早餐后，前往机场搭乘国际航班回国。
                 <w:br/>
-                北京参考航班：
-[...3 lines deleted...]
-                2、EK306  03月05日  迪拜—北京首都 0320 1445，飞行时间约7小时25分 
                 <w:br/>
                 上海参考航班：
                 <w:br/>
-                1、EK192  03月04日  里斯本—迪拜 1335 0100+1，飞行时间约7小时25分
-[...7 lines deleted...]
-                2、EK362  03月05日  迪拜—广州 1050 2145，飞行时间约6小时55分  
+                1、QR342 03 月 04 日 里斯本—多哈 1415-0115+1，飞行时间约 7 小时
+                <w:br/>
+                2、OR870 03 月 05 日 多哈—上海浦东 0140-1440， 飞行时间约 8 小时
+                <w:br/>
                 <w:br/>
                 早餐:酒店   中餐：机餐或自理     晚餐：机餐或自理   交通：飞机   住宿：飞机
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店     午餐：机餐或自理     晚餐：机餐或自理   </w:t>
             </w:r>
           </w:p>
@@ -3828,51 +3808,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>