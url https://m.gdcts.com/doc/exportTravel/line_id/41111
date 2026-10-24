--- v1 (2026-08-10)
+++ v2 (2026-10-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【西欧 欧洲九国FCOBRU】德国+法国+瑞士+意大利+奥地利+列支敦士登+荷兰+比利时+卢森堡13天（海航深圳起止）|风车村|含全餐|法式烤鸡餐|巴黎网红特色越南粉Pho|新天鹅堡|卢浮宫入内|巴黎连住行程单</w:t>
+        <w:t xml:space="preserve">【Q4 西欧 欧洲九国FCOBRU】德国+法国+瑞士+意大利+奥地利+列支敦士登+荷兰+比利时+卢森堡13天（海航深圳起止）|风车村|含全餐|法式烤鸡餐|巴黎网红特色越南粉Pho|新天鹅堡|卢浮宫入内|巴黎连住行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -126,51 +126,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">广州市</w:t>
+              <w:t xml:space="preserve">深圳市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -651,61 +651,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-(飞机)-罗马-(大巴约270公里)-佛罗伦萨
                 <w:br/>
-                参考航班：
-[...1 lines deleted...]
-                HU437  深圳宝安国际机场 T3 -  罗马菲乌米奇诺国际机场 （FCO） T3  01:30/08:35 
+                参考航班:
+                <w:br/>
+                HU437  深圳宝安国际机场 T3 -  罗马菲乌米奇诺国际机场 （FCO） T3  01:45/08:35 
                 <w:br/>
                 参考航班：HU437  SZX / FCO  0145/0835
                 <w:br/>
                 ●【罗马】（游览不少于1小时30分钟）,罗马不是一天造成的，这是个伟大的历史名城，也是世界各地对历史文明有兴趣游客寻古探幽的好地方，不仅保留了原罗马帝国时代的遗物，更保存现代“罗马假日”的风味。
                 <w:br/>
                 ●【古罗马废墟】外观,昔日古罗马帝国的中心，是现存世界最大面积的古罗马废墟，建有无数的宫殿和建筑群，现在却只剩下颓垣败瓦。
                 <w:br/>
-                ●【古罗马斗兽场】外观,是古罗马帝国专供奴隶主、贵族和自由民观看斗兽或奴隶角斗的地方，建于72-80年间，是古罗马文明的象征，它的占地面积约2万平方米，可以容纳近九万人数的观众。
+                ●【罗马斗兽场】外观,是古罗马帝国专供奴隶主、贵族和自由民观看斗兽或奴隶角斗的地方，建于72-80年间，是古罗马文明的象征，它的占地面积约2万平方米，可以容纳近九万人数的观众。
                 <w:br/>
                 ●【君士坦丁凯旋门】外观,修建于公元312年，虽经历了2000年的风风雨雨，却是罗马现存凯旋门中最新的一座，它是为庆祝君士坦丁大帝于公元312年彻底战胜他的强敌马克森提，并统一帝国而建的，上方的浮雕板是当时从罗马其它建筑上直接取来的，主要内容为历代皇帝的生平业绩。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
@@ -1169,52 +1169,50 @@
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴黎
                 <w:br/>
                 ●【卢浮宫博物馆】入内（游览不少于1小时15分钟）,（周二闭馆）卢浮宫始建于1204年，这座城堡经历多次扩建，在法国大革命后改为博物馆，与伦敦大英博物馆、纽约大都会博物馆并称为世界三大博物馆。欣赏琳琅满目的世界艺术珍宝，以及有“卢浮宫三宝”之称的“蒙娜丽莎”、“维纳斯”雕像和“胜利女神”雕像，电影《卢浮魅影》《达·芬奇密码》还曾在此取景。后在卢浮宫附近自由活动。
                 <w:br/>
                 ●【莎玛丽丹】（游览不少于1小时）,周杰伦新歌中的巴黎百年商场，La Samaritaine(莎玛丽丹百货）于1870年创立，毗邻卢浮宫、巴黎圣母院以及塞纳河，是巴黎的城市地标，走进莎玛丽丹百货，最先注意到的一定是中庭的中央大楼梯，这座楼梯已经存在100多年，为了在不破坏它的情况下加固它，楼上一共装了16000片金叶子，阳光透过高高的玻璃穹顶洒进来，显得更加金碧辉煌。
                 <w:br/>
-                交通：大巴
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：巴黎特色越南粉Pho   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1352,51 +1350,51 @@
                 ●【卢森堡大峡谷】,将卢森堡市自然地分成南北新、老两个城区。站在大峡谷上的任何一座桥梁上，都可以看到谷中两壁生长的郁郁葱葱的参天大树，树木种类繁多，生长方向各异，更显出了卢森堡大峡谷毫无拘束的自然之美。
                 <w:br/>
                 ●【卢森堡-宪法广场】,位于卢森堡旧市区，广场上的英雄纪念碑于1923年完工，是为了纪念一战中所阵亡的卢森堡士兵，二战被毁后重建，因此纪念碑就具有了双重意义。从广场往对岸远眺，可以看见阿道夫大桥以及许多的优美建筑物，是观看大峡谷﹑桥梁﹑城堡组合的绝佳地点。
                 <w:br/>
                 ●【桑斯安斯风车村】（游览不少于1小时）,风车，是记录荷兰历史的最佳印证。桑斯安斯风车村(Zaanse Schans)是有居民居住、开放式的保留区和博物馆，位于阿姆斯特丹北方15公里。古老的建筑生动描绘了17、18世纪的荷兰生活。古老的造船厂，制作木鞋的表演，还有风车，每年吸引着成千上万的游客。这里充满了荷兰特色的民族风情——风车、木鞋场、奶酪加工厂。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：巴黎网红特色越南粉Pho     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">高级-豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1497,53 +1495,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布鲁塞尔-(飞机)-深圳
                 <w:br/>
-                参考航班：
-[...1 lines deleted...]
-                HU760  布鲁塞尔机场 (BRU)  - 深圳宝安国际机场 T3  11:50/05:00+1 
+                参考航班:
+                <w:br/>
+                HU760  布鲁塞尔机场 (BRU) T1 - 深圳宝安国际机场 T1  11:50/05:00+1 
                 <w:br/>
                 参考航班： HU760  BRU / SZX  1150/0500 + 1
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
@@ -1753,51 +1751,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.官导服务费：因境外目的地有服务费文化，团友须另付欧洲境内中文导游和司机服务费；为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：卢浮宫，罗马，威尼斯等等），请另付上服务费EUR 1/人。
                 <w:br/>
-                3.全程单房差：4200元/人 注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                3.全程单房差：2900元/人 注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 4.行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
@@ -4033,51 +4031,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>