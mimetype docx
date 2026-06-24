--- v0 (2026-05-20)
+++ v1 (2026-06-24)
@@ -126,93 +126,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">广州市</w:t>
+              <w:t xml:space="preserve">广州市-珠海市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">马来西亚</w:t>
+              <w:t xml:space="preserve">马来西亚-沙巴</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -346,50 +346,54 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-斗湖：AK1617 03:30-07:10
                 <w:br/>
                 斗湖-广州：AK1618 22:00-01:30+1
+                <w:br/>
+                AK7013   MFMTWU   1620-1950
+                <w:br/>
+                AK7012   TWUMFM   1225-1545
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -685,53 +689,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马达京+汀巴汀巴或班丹南附近海域浮潜+邦邦岛浮潜一日游。
-[...1 lines deleted...]
-                镇上酒店退房后，带上行李，乘车前往码头，参加马达京+汀巴汀巴岛或班丹南附近海域+邦邦岛跳岛浮潜之旅。
+                赠送当地一日游：马达京+汀巴汀巴或班丹南附近海域浮潜+邦邦岛浮潜一日游。
+                <w:br/>
+                早餐后前往码头，参加赠送的当地一日游：马达京+汀巴汀巴岛或班丹南附近海域+邦邦岛跳岛浮潜之旅。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知，如抵达日开放需要登岛，上岛费请自理)或班丹南附近海域浮潜。可进行~浮潜/体验潜/欢乐潜/课程，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂，进行浮潜。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛，邦邦岛 午餐 （盒饭） 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程到达仙本那镇。
                 <w:br/>
                 （以上出发和返回时间，会因为天气、洋流、船速等原因有所误差，敬请知悉）
                 <w:br/>
                 小贴士：出发前请大家带上泳衣泳裤，上好洗手间。
                 <w:br/>
                 1、全程注意防晒，紫外线超级强； 
                 <w:br/>
                 2、出海为拼车拼船拼潜导，请按约定时间于酒店大堂静候司机/潜导,或者自行前往指定码头潜店。
                 <w:br/>
@@ -793,55 +797,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马布岛+卡帕莱浮潜一日游。
-[...3 lines deleted...]
-                08:30AM ：码头集合 （登记）不含接送的旅客自行前往码头登记； 
+                赠送当地一日游：马布岛+卡帕莱浮潜一日游。
+                <w:br/>
+                00-08:10AM ：酒店大堂集合，参加赠送的当地一日游 （镇上范围内-如因个人原因迟到，不予退款）。 
+                <w:br/>
+                08:30AM ：码头集合前往码头登记； 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:30AM ：马步岛浮潜 或深潜，进入网红度假村MWB水上豪华度假村游览和拍照可以上岛拍照等，也能去到岛上的原住民村落感受岛民的原生态生活（自理上岛费：马币 50 人）
                 <w:br/>
                 11:30AM ：到达马步岛，可进行~浮潜/体验潜/欢乐潜/课程。马布岛附近海域生活着种类丰富的海洋生物，不谙水性的游客也可在水上屋走廊上观赏海底五彩缤纷的珊瑚、海星和鱼类等。
                 <w:br/>
                 12:30PM ：午餐 （出海简餐）； 
                 <w:br/>
                 13:00PM ：到达卡帕莱 (度假村不允许上度假村)。 附近海域浮潜/体验潜/欢乐潜/课程，这片海域没有沙滩和岛屿，会在度假村周围浮潜，感受卡帕莱的浪漫风情。
                 <w:br/>
                 14:50-15:30PM ：结束所有行程，返程到达仙本那镇。
                 <w:br/>
                 （以上出发和返回时间，会因为天气、洋流、船速等原因有所误差，敬请知悉）
                 <w:br/>
                 小贴士：出发前请大家换好衣服，带上泳衣，上好洗手间，第一站马布岛结束出发时可更换泳衣泳裤。 
                 <w:br/>
                 1、出海为拼车拼船拼导游，请按约定时间于酒店大堂静候司机/导游。 
                 <w:br/>
                 2、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害。 
                 <w:br/>
                 3、高血压、心脏病和有其他突发性等疾病的团友请谨慎前往。 
                 <w:br/>
                 4、在食过海鲜后，请勿再食榴莲、椰子等热带水果，以免饮食不当引起腹泻等。 
                 <w:br/>
@@ -1005,76 +1009,89 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                度假村退房，度假村-仙本那镇上前往斗湖飞澳门/广州，机场解散。 澳门出发：参考航班 AK7012 12:25-15:45 广州出发：参考航班 AK1618 22:00-01:30+1
+                度假村退房，度假村-仙本那镇上前往斗湖飞澳门/广州，机场解散。
                 <w:br/>
                 约定岛上退房时间，退房后在度假村码头集合，搭乘快船抵达仙本娜镇码头，后乘车前往斗湖机场。
                 <w:br/>
                 离岛接送说明：涨退潮原因，会影响上下水屋的船班时间，准确时间请以出团书或水屋通知时间为准。
                 <w:br/>
                 1.珊瑚海水屋至仙本那龙门客栈码头，离岛船班时间：10:30、13:00，单程船程约12分钟，退房时间11点。
                 <w:br/>
                 2.彭彭湾度假村至仙本那新游客码头，船班时间：09:30、11:30、14:00，单程船程约10分钟，退房时间12点。
                 <w:br/>
                 3.泡泡鱼水屋至仙本那海丰码头，船班时间：09:30、13:30，单程船程约30分钟，退房时间10-11点。
                 <w:br/>
                 4.射手座水屋至仙本那海丰码头，船班时间：10:30、13:30，单程船程约35分钟，退房时间11:30点。
                 <w:br/>
                 5.果冻海水上屋至仙本那龙门客栈码头，船班时间：10:30、13:30，单程船程约25分钟，退房时间12点。
                 <w:br/>
                 6.西西里水上屋至仙本那新游客码头，船班时间：10:30、13:30，单程船程约25分钟，退房时间12点。
                 <w:br/>
                 7.莫阿娜水上屋至仙本那海丰码头，船班时间：10:00、14:00，单程船程约30分钟，退房时间11点。
                 <w:br/>
                 8.丘比特水上屋至仙本那龙门客栈码头，船班时间：10:30、14:00，单程船程约25分钟，退房时间11点。
                 <w:br/>
                 <w:br/>
                 早餐后，指定时间集合，送斗湖机场，搭乘航班飞抵澳门/广州机场，结束行程！
                 <w:br/>
                 飞抵澳门机场的航班，抵达澳门后，凭护照+机票单，可在澳门停留不超过7天，具体以澳门移民局批复为准
+                <w:br/>
+                参考航班，澳门往返
+                <w:br/>
+                AK7013   MFMTWU   1620-1950
+                <w:br/>
+                AK7012   TWUMFM   1225-1545
+                <w:br/>
+                <w:br/>
+                广州往返
+                <w:br/>
+                广州-斗湖:AK1617  03:30-07:10
+                <w:br/>
+                斗湖-广州:AK1618 22:00-01:30+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1148,50 +1165,52 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：4个酒店早餐，行程4正餐；
                 <w:br/>
+                6.导游人员服务费+机票税杂费合计RMB590/人
+                <w:br/>
                 保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -1200,251 +1219,56 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，前台现付；
                 <w:br/>
-                3.导游人员服务费+机票税杂费合计RMB590/人，报名时与团费一起支付；
-[...3 lines deleted...]
-                5.行程外自费节目及私人产生的个人消费。
+                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                <w:br/>
+                4.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 上岛费：马布岛50马币，马达京岛15马币，邦邦岛20马币。出海上岛费，现场支付。
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1843,51 +1667,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2031,79 +1855,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>