--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -971,51 +971,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐     午餐：度假村     晚餐：度假村   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">度假村</w:t>
+              <w:t xml:space="preserve">果冻海水屋</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1667,51 +1667,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>