--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -126,51 +126,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">广州市</w:t>
+              <w:t xml:space="preserve">广州市-珠海市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -346,50 +346,54 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-斗湖：AK1617 03:30-07:10
                 <w:br/>
                 斗湖-广州：AK1618 22:00-01:30+1
+                <w:br/>
+                AK7013   MFMTWU   1620-1950
+                <w:br/>
+                AK7012   TWUMFM   1225-1545
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -967,114 +971,127 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐     午餐：度假村     晚餐：度假村   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">度假村</w:t>
+              <w:t xml:space="preserve">果冻海水屋</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                度假村退房，度假村-仙本那镇上前往斗湖飞澳门/广州，机场解散。 澳门出发：参考航班 AK7012 12:25-15:45 广州出发：参考航班 AK1618 22:00-01:30+1
+                度假村退房，度假村-仙本那镇上前往斗湖飞澳门/广州，机场解散。
                 <w:br/>
                 约定岛上退房时间，退房后在度假村码头集合，搭乘快船抵达仙本娜镇码头，后乘车前往斗湖机场。
                 <w:br/>
                 离岛接送说明：涨退潮原因，会影响上下水屋的船班时间，准确时间请以出团书或水屋通知时间为准。
                 <w:br/>
                 1.珊瑚海水屋至仙本那龙门客栈码头，离岛船班时间：10:30、13:00，单程船程约12分钟，退房时间11点。
                 <w:br/>
                 2.彭彭湾度假村至仙本那新游客码头，船班时间：09:30、11:30、14:00，单程船程约10分钟，退房时间12点。
                 <w:br/>
                 3.泡泡鱼水屋至仙本那海丰码头，船班时间：09:30、13:30，单程船程约30分钟，退房时间10-11点。
                 <w:br/>
                 4.射手座水屋至仙本那海丰码头，船班时间：10:30、13:30，单程船程约35分钟，退房时间11:30点。
                 <w:br/>
                 5.果冻海水上屋至仙本那龙门客栈码头，船班时间：10:30、13:30，单程船程约25分钟，退房时间12点。
                 <w:br/>
                 6.西西里水上屋至仙本那新游客码头，船班时间：10:30、13:30，单程船程约25分钟，退房时间12点。
                 <w:br/>
                 7.莫阿娜水上屋至仙本那海丰码头，船班时间：10:00、14:00，单程船程约30分钟，退房时间11点。
                 <w:br/>
                 8.丘比特水上屋至仙本那龙门客栈码头，船班时间：10:30、14:00，单程船程约25分钟，退房时间11点。
                 <w:br/>
                 <w:br/>
                 早餐后，指定时间集合，送斗湖机场，搭乘航班飞抵澳门/广州机场，结束行程！
                 <w:br/>
                 飞抵澳门机场的航班，抵达澳门后，凭护照+机票单，可在澳门停留不超过7天，具体以澳门移民局批复为准
+                <w:br/>
+                参考航班，澳门往返
+                <w:br/>
+                AK7013   MFMTWU   1620-1950
+                <w:br/>
+                AK7012   TWUMFM   1225-1545
+                <w:br/>
+                <w:br/>
+                广州往返
+                <w:br/>
+                广州-斗湖:AK1617  03:30-07:10
+                <w:br/>
+                斗湖-广州:AK1618 22:00-01:30+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1208,243 +1225,50 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，前台现付；
                 <w:br/>
                 3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
                 <w:br/>
                 4.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 上岛费：马布岛50马币，马达京岛15马币，邦邦岛20马币。出海上岛费，现场支付。
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1843,51 +1667,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2031,79 +1855,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>