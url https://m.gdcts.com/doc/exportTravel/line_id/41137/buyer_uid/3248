--- v0 (2026-06-03)
+++ v1 (2026-09-07)
@@ -29,65 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【6月蓝眼泪·海丝情】福建动车4天｜追泪平潭|猴研岛|长江澳风车田|北部湾 东山岛|南门湾|南屿双面海 泉州西街·开元寺·蟳埔村行程单</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">平潭泉州东山双动4日游</w:t>
+        <w:t xml:space="preserve">9-10月【海风簪花&amp;寻梦平潭】福建动车4天｜平潭猴研岛 | 长江澳风车田 | 北部湾 东山岛 | 南门湾 | 南屿双面海 泉州西街·开元寺·蟳埔村行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -410,71 +396,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★★追泪平潭： 3-6月高发季节，晚上可约上小伙伴，一起开启自助追泪之旅！
-                <w:br/>
                 ★★超级玩家：猴研岛-祖国大陆离台湾最近的地方；新晋的网红打卡地，叫板媲美台湾小垦丁！
                 <w:br/>
                 ★★美拍旅程： 换装旅拍深度体验 - 蟳蜅簪花女（自费体验 ）；
                 <w:br/>
                 ★★祈福之旅： 半城烟火半城仙   - 一带一路 海丝起点 - 泉州开元寺、西街；
                 <w:br/>
-                ★★舒享旅途： 美好舒适的酒店住宿 - 2晚当地4星海边酒店；
-[...3 lines deleted...]
-                纯玩0购物·全程一导·经典必打卡精华景点
+                ★★舒享旅途： 美好舒适的酒店住宿 - 2晚当地豪华海边酒店；
+                <w:br/>
+                2晚泉州玉沙湾海边当地豪华柏纳S酒店或宜尚酒店（全一线海景房、智能数控）；
+                <w:br/>
+                ·全程一导·经典必打卡精华景点
                 <w:br/>
                 平潭蓝色的浪漫、宛如星空坠入大海、美的让人窒息
                 <w:br/>
                 金牌摄影师无人机航拍，用上帝的视野俯瞰东山岛
                 <w:br/>
-                一曲南音千年韵，一线木偶百态生，赏泉州非遗木偶戏
-[...1 lines deleted...]
-                必消套餐：泉州姜母鸭+东山小海鲜餐+平潭岛+东山岛+导游及司机服务=499元/人
+                报名加收费用套餐：泉州姜母鸭+东山小海鲜餐+平潭岛+东山岛+导游及司机服务=499元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -591,165 +573,153 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南-潮汕站-漳州埭美古村-后港古街-泉州玉沙湾
+                广州南-潮汕站-漳州埭美古村-后港古街-泉州
                 <w:br/>
                 广州南乘高铁前往赴潮汕站，导游接站后前往漳州。
                 <w:br/>
-                游览【埭美古民居】：这座深藏闽南绿水青山间的传奇古村落，红砖瓦、灰白墙、燕儿尾，典型闽南建筑风格扑
-[...3 lines deleted...]
-                "的奇观"港环社，社枕港""有埭美厝无埭美富，有埭美富无埭美厝"。
+                游览【埭美古民居】：这座深藏闽南绿水青山间的传奇古村落，红砖瓦、灰白墙、燕儿尾，典型闽南建筑风格扑面而来。被誉为"闽南第一村"，"水上古民居群"，"中国历史名村""一张规划管五百年"的美誉，"落雨无伞走全村"的奇观"港环社，社枕港""有埭美厝无埭美富，有埭美富无埭美厝"。
                 <w:br/>
                 后前往【后港古街】（游玩约1小时），保留了骑楼、店窗、中西结合的西洋立面等元素，建筑风格独特。古街河道处仿佛置身于江南水乡，是拍摄古风照片的绝佳地点。同时也是一条美食小吃街，汇聚了各种地道的闽南美食和小吃。游览完毕后前往泉州酒店办理入住酒店，自由活动。
                 <w:br/>
-                晚餐：精心安排品尝闽南特色风味餐（必消套餐含）
-                <w:br/>
                 交通：动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：精心安排品尝闽南特色风味餐（必消套餐含）   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">泉州玉沙湾海边当地4星柏纳S酒店或宜尚酒店（全一线海景房、智能数控）或同标准酒店；</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：安排闽南风味餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">泉州玉沙湾海边当地豪华柏纳S酒店或宜尚酒店（全一线海景房、智能数控）或同标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                泉州开元寺-西街—蟳埔村-平潭岛-北港村--动态追泪
+                泉州开元寺-西街—蟳埔村-平潭岛-北港村
                 <w:br/>
                 早餐后前往泉州市区。
                 <w:br/>
                 景点 ·【开元寺】——礼佛祈福  有道是：半城烟火半城仙
                 <w:br/>
                 位于鲤城区西街，是中国东南沿海重要的文物古迹，也是福建省内规模较大的佛教寺院。该寺始创于唐初垂拱二年（686年），初名莲花道场，开元二十六年（738年）更名开元寺。现存主要庙宇系明、清两代修建，南北长260米，东西宽300米，占地面积78000平方米。
                 <w:br/>
                 景点 ·网红打卡【西街】
                 <w:br/>
                 【西街观景平台】站在西街高处，俯视千年古刹开元寺，观西街，忆繁华泉州！
                 <w:br/>
                 西街是泉州较早开发的街道和区域，早在宋朝，它就已经象征了泉州的繁荣，它还是泉州市区保存较完整的古街区，保留着大量具有历史原貌的建筑。【网红打卡地小西埕】是西街新建的小型文创园，门口不是很起眼，但是当穿过小街小门走进去的时候里面却是别有洞天，热闹非凡！有很多的网红文字，很适合去拍照，白天和晚上拍照的感觉是很不一样的，小西埕也留下了白岩松留下的一句话：泉州，这是你一生至少要去一次的城市！
                 <w:br/>
                 景点 ·网红打卡 【蟳埔渔村】·簪花体验
                 <w:br/>
                 是阿拉伯后裔神秘渔村，当地居民以打鱼为主，村中古墙、房屋皆是海蛎壳拌泥而砌，被称为：“蚵壳厝”，透着渔村别具一格的韵味。这里的女人们头上戴着鲜花做的漂亮的簪花围，戴着丁香耳坠，穿着大裙衫、宽脚裤，形成了一道独特的风情，这里还有别具特色的民居“壳厝”。体验浔埔村地方民俗风，她们和惠安女、湄州女一起并称福建三大渔女，风土人情。簪花费用自理。
                 <w:br/>
                 后前往福州平潭车程约2小时），游览【北港文创民俗村】，一个传统的小渔村，全村有400多户人家，家家户户都是石头暦。主打“文化创作、民宿体验、休闲旅游“。2017年随着大型亲子真人秀节目《爸爸去哪儿》栏目组走进北港村进行取景拍摄，一时间成为网红打卡地，随后有大量文创团队的入住，让如今的北港村越来越有旅游村的味道，参观北港特色民宿，领略平潭石头厝的独特魅力，之后车游最美环海公路，蓝色海岸观光，环岛路临海见海，将平潭最美的海岸线风光尽收眼底，面向台湾海峡、碧海蓝天、白色风车、海天一色。
                 <w:br/>
                 后前往入住酒店休息。
-                <w:br/>
-[...4 lines deleted...]
-                蓝眼泪是什么？蓝眼泪是一种可遇不可求的大自然生物现象，基本上是由海里的浮游生物组成的，这种生物会在短时间内直接消亡，可以说是昙花一现的美丽。只有在水温、天气、涨潮、风向等条件都适宜的情况下，“蓝眼泪”才会踏浪而来。（3-9月份均出现过蓝眼泪，4-6月份高发、频发期）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 自费项：蟳埔村簪花自愿自理
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -783,172 +753,168 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                平潭猴研岛-北部湾-蓝眼泪体验馆-泉州玉沙湾
+                平潭猴研岛-长江澳风车田-北部湾-泉州
                 <w:br/>
                 早餐后游览新晋网红打卡地—祖国大陆距宝岛台湾最近的地方——【猴研岛】（已含大门票，景交电瓶车自理），这里是祖国大陆距离台湾最近的地方，距台湾新竹南寮渔港仅68海里,相当于126公里。红色的沥青路串联起了猴研岛的山、海、石风光与猴研岛蔚蓝的海景风光交相辉映,使得这个名不见经传、寂静了千年的小岛顿时变得热闹起来。
                 <w:br/>
+                途径【平潭醉美环岛路】（沿途车观） ：是平潭岛上一条风景如画的公路，北港村起一路向北延伸，经过多个风景秀丽的地点。后参观福建最大的风力发电田【长江澳风车田】（游玩约 1 小时） ：长江澳沙滩也是平潭三大海滨沙滩之一，沙质细白，海水清澈湛蓝，岛屿岩礁错落有致，背后成片的防护林带郁郁葱葱。
+                <w:br/>
                 游览【北部湾生态廊道】（景交车自理）这里隨手拍都可以出大片，目前是平潭相对小众景点，不过景色优美，去平潭游玩看海，绝对打卡不后悔系列景点之一！环岛公路蜿蜒盘旋，随机停留都可以眺望远方海里的风车，蓝天、碧海、沙滩相接，惊叹一个字美！
                 <w:br/>
-                特别安排前往【蓝眼泪体验馆】（游览时间约30分钟），利用全息投影和400平方米的超大沉浸式互动投影，
-[...4 lines deleted...]
-                <w:br/>
                 后前往【泉州】（车程约2小时），抵达后办理入住酒店休息，自由活动。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 自费项：北部湾生态廊道景交车有20元或30元的，现场自愿自理；猴研岛景交20元现场自愿自理。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">泉州玉沙湾海边当地4星柏纳S酒店或宜尚酒店（全一线海景房、智能数控）或同标准酒店；</w:t>
+              <w:t xml:space="preserve">泉州玉沙湾海边当地豪华柏纳S酒店或宜尚酒店（全一线海景房、智能数控）或同标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 东山岛双面海-无人机航拍—南门湾--潮汕站-广州南
                 <w:br/>
                 早餐后前往【东山岛】（车程约2.5小时）。
                 <w:br/>
                 游览：素有“小鱼骨沙洲”之称 --【南屿双面海】，南门湾尽头的一座小半岛，鸟瞰双面海，仿佛一条大鱼栖息在翠绿色绸缎般的大海中，海面上波光粼粼，而退潮时出现的一条大约200米的沙洲，仿佛是大鱼的尾巴，延伸连接到岛的另一端，只有出现这个“开关”，才可徒步登岛。在这里，您可以感受到大自然的鬼斧神工，体验到与世隔绝的宁静与神秘，海岛的景色清新而不失文艺，用上帝的视野俯瞰东山岛，留下别样的渔村版“圣托里尼”独家记忆，发朋友圈实在太酷了，
                 <w:br/>
                 独家特别安排：【无人机航拍】，海岛的景色清新而不失文艺，用上帝的视野俯瞰东山岛，留下别样的渔村版“圣托里尼”独家记忆，发朋友圈实在太酷了。
                 <w:br/>
                 游览电影、综艺最喜爱的拍摄地--【南门湾】，因2015年苏有朋执导的电影《左耳》，让这片海湾成为游客必到达的热门景点之一。漫步拥有600多年历史的顶街老路，沿途名胜古迹众多，是东山最有味道的老街，充满了独特的韵味！岁月的痕迹在此得到了完美的保留，不用专业相机，甚至不用美颜，只用系统自带的原相机，就可以拍出来文艺复古的大片！
                 <w:br/>
-                午餐安排东山小海鲜餐（必消套餐内）。后根据动车时间返程，结束愉快行程！
+                午餐安排东山小海鲜餐。后根据动车时间返程，结束愉快行程！
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含     午餐：东山小海鲜餐（必消套餐内）     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含     午餐：东山小海鲜餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -995,57 +961,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：报名时确定的往返动车二等座；
                 <w:br/>
-                2、用餐：全程含3早2正，餐标：35元/人（必消套餐含）， 其余正餐均自理；（早餐为酒店按入住情况和酒店标准已含。正餐十人一桌，八菜一汤，自愿放弃用餐无费用可退）
+                2、用餐：全程含3早2正，餐标：35元/人， 其余正餐均自理；（早餐为酒店按入住情况和酒店标准已含。正餐十人一桌，八菜一汤，自愿放弃用餐无费用可退）
                 <w:br/>
                 3、用车：当地空调旅游车，根据实际人数安排车型；；
                 <w:br/>
                 4、门票：行程所列景点首道门票。以上景点的游览时间仅供参考（不含园中园门票）；
                 <w:br/>
-                5、住宿：入住2晚当地4星海边海景酒店、1晚当地3星酒店。每成人每晚一个床位）。行程中的酒店不提供自然单间，若出现单男单女，请自补房差：380元/人；
+                5、住宿：入住2晚当地豪华海边海景酒店、1晚当地高级酒店。每成人每晚一个床位）。行程中的酒店不提供自然单间，若出现单男单女，请自补房差：330元/人；
                 <w:br/>
                  参考酒店：平潭：欣悦酒店/咔溜酒店/海岛艺术或同级
                 <w:br/>
                            泉州：泉州柏纳S海景房/宜尚海景房或同级（每成人每晚一个床位）。具体酒店名称以出团通知书为准。行程中的酒店不提供自然单间，若出现单男单女，请补房差。
                 <w:br/>
                 6、导游：当地优秀持证中文导游服务，全部经过岗前服务培训的服务型导游；
                 <w:br/>
                 7.儿童包含：
                 <w:br/>
                 1.中童（6-14岁以内,1.2-1.4M）：不含床位，不含早；已含正餐、半价动车票，含门票，车位，导服；
                 <w:br/>
                 2.小童（6岁以下,1.2M以下,）：不含床位，动车票，早餐，门票；含儿童半价正餐，车位，导服；
                 <w:br/>
                 3.儿童超高，请当地自补门票和早餐费用；
                 <w:br/>
                 8、注意事项：用餐餐厅或景点周边游开放性商场，景区内有开放性店铺和景点中有开放性的店铺均不属于购物店。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1346,88 +1312,92 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 20.00</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消套餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消套餐：泉州姜母鸭+东山小海鲜餐+平潭岛+东山岛+导游及司机服务=499元/人</w:t>
+              <w:t xml:space="preserve">
+                报名加收费用套餐：泉州姜母鸭+东山小海鲜餐+平潭岛+东山岛+导游及司机服务=499元/人
+                <w:br/>
+                成人，中童，小童，报名都需加收499元/人。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1679,51 +1649,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>