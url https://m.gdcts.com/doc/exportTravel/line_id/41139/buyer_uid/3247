--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -29,51 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【全景恩施·玩转硒都】双高6日游行程单</w:t>
+        <w:t xml:space="preserve">【全景恩施·玩转硒都】湖北双高6日游｜恩施｜七星寨｜屏山行程单</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">【全景恩施·玩转硒都】湖北双高6日游</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">CY-HB1779247846II</w:t>
+              <w:t xml:space="preserve">CY-0726-HB1779247846II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +182,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">宜昌市-荆州市-恩施土家族苗族自治州-岳阳市</w:t>
+              <w:t xml:space="preserve">宜昌市-荆州市-恩施土家族苗族自治州-建始县-宣恩县-岳阳市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -390,51 +404,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 网红狮子关·屏山大峡谷·恩施大峡谷·地心谷·清江大峡谷·宣恩夜景·梭布垭石林·荆州古城双高6日游
                 <w:br/>
-                峡谷奇观："地球最美伤痕"恩施大峡谷七星寨、“中国仙本那”屏山大峡谷、“地心奇境”地心谷
+                峡谷奇观："地球最美伤痕"恩施大峡谷七星寨、“中国仙本那”屏山大峡谷、
+                <w:br/>
+                “地心奇境”地心谷
                 <w:br/>
                 网红爆款：“凌波微步”狮子关、“湖北威尼斯”仙山贡水、“海底迷宫”梭布垭
                 <w:br/>
                 楚韵探索：“土家风情“女儿城、“千年古城”荆州古城、“古街溯源”汴河街
                 <w:br/>
                 真纯玩0购物0超市！！！承诺进店退全部团款
                 <w:br/>
                 满16人升级2+1豪华旅游大巴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -566,51 +582,55 @@
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州南/广州北/清远-岳阳-宜昌【洞庭湖】【汴河街】
                 <w:br/>
                 指定时间自行于广州南/广州北/清远集合乘高铁前往岳阳（车程约3.5小时）。抵达后游览八百里【洞庭湖】风光带（游览时间约1小时），欣赏我国第二大淡水湖，号称“八百里洞庭湖”;洞庭湖的意思就是神仙洞府，可见其风光之绮丽迷人，洞庭湖浩瀚迂回，山峦突兀，其最大的特点便是湖外有湖，湖中有山，渔帆点点，芦叶青青，水天一色，鸥鹭翔飞；碧波万顷的洞庭湖不愧为“天下第一水”，游览【汴河街】是以岳阳楼文化、洞庭文化、巴陵文化为基础精心打造的一条特色仿古商业街。汴河街建筑设计古朴典雅，是国内仿古建筑面积最大的传统风貌商业街，历史上该地区称之为汴河区，仿古街因此而得此名。游览结束乘车往宜昌（车程约3.5小时），晚宿宜昌。
                 <w:br/>
                 参考时间： 广州——岳阳；去程7-10点之间，以实际出票为准。
                 <w:br/>
                 <w:br/>
-                *1、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
+                第一天行程的温馨提示：
+                <w:br/>
+                *1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
+                <w:br/>
+                2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：高铁，大巴
                 <w:br/>
                 景点：【洞庭湖】【汴河街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -652,51 +672,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 宜昌-恩施【地心谷】【宣恩夜景】
                 <w:br/>
                 早餐后乘车赴大美硒都--恩施（车程2小时），前往游览【地心谷】（游览时间约2.5小时）（不含景交：地心谷玻璃桥70+平行电梯25+垂直电梯35）景区是一处集高山峡谷山水观光、文化体验、休闲度假、运动康养、自驾露营、研学旅游于一体的多功能、综合性景区是国家AAAA级旅游景区。景区内拥有地心天堑、地心奇观、巴盐古道、地心洞天、地心秘境、巨猿暗河等六大游览区，景色壮丽，每一步都充满了大自然的鬼斧神工和人类历史的痕迹。游览【宣恩夜景】宣恩夜景以其独特的魅力和浪漫风情而著称，贡水河畔穿城而过，在夜幕灯光的照耀下化身为流光画卷，两岸的灯火看起来像星子坠入人间，被誉为湖北版的“威尼斯”，贡水河畔的流光画卷，花船龙舟夜游给您震撼体验，文澜桥边的亚洲音乐喷泉和地道的宣恩烤活鱼，都为宣恩夜景增添了无限魅力，晚宿宣恩或恩施酒店；
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：【地心谷】【宣恩夜景】
                 <w:br/>
-                自费项：【地心谷】（自费景交：地心谷玻璃桥70+平行电梯25+垂直电梯35）
+                自费项：【地心谷】（不含景交：地心谷玻璃桥70+平行电梯25+垂直电梯35）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -726,51 +746,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                恩施【 屏山大峡谷或狮子关】【女儿城】
+                恩施【屏山大峡谷或狮子关】【女儿城】
                 <w:br/>
                 早餐后，乘车前往【中国仙本那】【网红玻璃海】【鹤峰屏山峡谷】（车程约2.5小时，游玩时间约2-3小时，含门票和船票）屏山风景如画，那幽深地缝“一线天”、千尺飞瀑“二等岩”、令人遐想的“三姊妹尖”、易守难攻的“四大关口”、傲然屹立的“五尺门”、风雨沧桑的“六代”土司爵府、劈荆斩浪的“七丈五”、云海仙境“八卦岩”、田氏家族“九大诗人”，洞府和爵府之间的“十字街”、守护屏山的“百泉河”、美丽胜景“千古黑龙蛋”、内藏诗万卷的“万全洞”，这些人文旅游资源，这些古桃源胜景，无不蕴藏土家族浓厚的文化底蕴。峡谷溪水清澈见底，景区内乘坐小木船，体验悬浮之感，船行其中犹如太空飞船。
                 <w:br/>
                 （如遇屏山大峡谷限流或闭园，则改游览【网红狮子关风景区】（共退门票差价78元/人，游玩约2小时），因有大小五座状似狮子的岩山而得名。五座雄狮扼守县境东南，狮子关是县城通往长潭河侗族乡、椿木营乡的要道，是宣恩古集镇之一。宣恩三大古关隘各具特色，与晓关和东门关相比，狮子关更幽深，显得变幻莫测。景区分为干峡谷观光带和水峡谷观光带，设有廊桥遗梦、猕猴水寨、狮吼瀑布、狮子口、金猫冲关、雄狮护关、一线天、狮吼岩、天坑瀑布等几十个旅游景点，自然与人文景观相得益彰，令人陶醉）
                 <w:br/>
                 游览【女儿城】（车程约2.5小时，游玩时间约1.5小时）土家女儿城位于湖北省恩施市郊，作为全国第八个人造古镇，土家女儿城合理且精心的谋划了整体建筑风格，仿古与土家吊脚楼相结合，完美的体现了土家族的民风民俗。体验浓厚的土家民俗风情，吊脚楼和防古建筑结合的恰到好处。民俗馆里，每一个地方都有群众演员穿着民族服饰，一方面自娱自乐，一方面也吸引游客观赏。坐在小竹椅上听一听苗家歌曲也别有一番感觉。恩施土家最负盛名的特色民俗相亲活动-女儿会，也将永久落户土家女儿城！晚上特别安排土家特色餐-【土家摔碗酒】（每桌赠送一斤酒，每人赠送摔碗一个）后晚宿恩施酒店；
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：【 屏山大峡谷或狮子关】【女儿城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -982,51 +1002,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 宜昌-【荆州古城】-岳阳-广州南/清远
                 <w:br/>
                 早餐后，乘车前往三国文化名城——荆州（车程约1.5小时），乘电瓶车游览【荆州古城】（游览约40分钟）（不含：电瓶车40元人)：其又名江陵城，是中国历史文化名城之一。有保存较完好的荆州古城墙，城内东西直径3.75公里，南北直径1.2公里，面积4.5平方公里，城墙周长10.5公里，高8.83米，共六座城门，每座城门上均建有城楼。荆州古城墙始建于春秋战国时期，曾是楚国的官船码头和渚宫，后成为江陵县治所，出现了最初城廓。经过三百五十多年的风雨，现存的古城墙大部分为明末清初建筑。现耸立在人们眼前的雄伟砖城，为明清两代所修造。砖城逶迤挺拔、完整而又坚固，是我国府城中保存最为完好的古城垣。中餐后车返岳阳乘高铁返回广州南/清远，抵达后结束愉快的行程，返回温馨的家！
                 <w:br/>
                 参考时间： 岳阳——广州；回程17-19点之间，以实际出票为准。
                 <w:br/>
                 交通：大巴，高铁
                 <w:br/>
                 景点：【荆州古城】
                 <w:br/>
-                自费项：【荆州古城】（自理：电瓶车40元人，登城墙35元/人)
+                自费项：【荆州古城】（不含：电瓶车40元人)
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1102,51 +1122,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南/广州北/清远—岳阳东，岳阳东-广州南/清远往返高铁二等座位，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。车次时间以确认件为准，我社保留行程根据具体高铁车次时间前后调整的权利，景点、标准不变！
                 <w:br/>
                 2、住宿：入住当地舒适酒店+升级2晚四钻豪华酒店，每人一床位，如出现单男或单女参团出现无法安排拼住时，需补单人房差600元/人、或减房差含早400元/人（酒店均无三人房）。
                 <w:br/>
                 （如遇节假日或用房紧张或政策等原因酒店被征用，我社将换用同等级别酒店，但不赔偿任何损失；当地条件有限，山区小城勿与广东珠三角区域相比，敬请谅解）。
                 <w:br/>
                 宜昌参考酒店：维也纳酒店或君鼎致尚酒店或同级
                 <w:br/>
                 建始参考酒店：九龙民俗酒店或1520民宿或悦悦高酒店或小西湖酒店或同级
                 <w:br/>
                 宣恩参考酒店：上悦酒店或睿欧酒店或宣恩悠然山居或新欣酒店或同级
                 <w:br/>
-                恩施参考酒店：星呈酒店、M酒店、维也纳酒店、半湾大酒店、朗曼大酒店酒店、硒茶小镇LOFT酒店、新凤居酒店、怡游假日酒店或同级
+                恩施参考酒店 ：恩施维也纳火车站店 、芸水铭星、 晨曦假日、 星程、纽宾凯或同级
                 <w:br/>
                 3、用餐：行程中含5早5正，酒店含早，餐标30元/人/餐，升级2正当地特色餐40元/人/餐：摔碗酒、宣恩烤鱼（十人一桌，九菜一汤，人数增减时，菜量相应增减，维持餐标不变，不含酒水，餐不用不退）。
                 <w:br/>
                 4、用车：全程空调旅游车（2+1车型）（1人1正座，按尊老爱幼和晕车优先的原则乘坐，请尽量携带中小行李箱）
                 <w:br/>
                 5、门票：含景点首道门票（及行程所含交通费用），自身娱乐项目自理。
                 <w:br/>
                 6、购物：纯玩不进店；但行程中途经的很多场所（如：景区、酒店、餐厅、火车站等）内部都设有购物性场所，此类均不属于旅行社安排。
                 <w:br/>
                 7、导游：持有全国导游资格证及IC卡上岗，中文导游服务。
                 <w:br/>
                 8、保险：旅行社责任保险，建议客人购买旅游人身意外险！
                 <w:br/>
                 注：如因天气原因或人力不可抗拒等因素造成无法游览以上景点，我社不退任何费用；如因个人自身原因放弃游览以上景点我社不退任何费用！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1176,67 +1196,65 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。（此项可根据线路调整）
                 <w:br/>
-                报名必消: 298元/人（费用请交给当地地接导游，自费价格小孩1.2以上与成人同价）（景交：狮子关景交、屏山大峡谷船票+景交、大峡谷七星寨地缆、建始清江游船、梭布垭石林景交）
-[...2 lines deleted...]
-                <w:br/>
                 1、景点内园中园门票及行程中注明门票自理的景点。
                 <w:br/>
                 2、因不可抗力因素所引致的额外费用；因旅游者违约、自身过错、自身疾病导致的人身财产损失而额外支付的费用。
                 <w:br/>
                 3、个人旅游人身意外险 (建议旅游者购买)。
                 <w:br/>
                 4、个人消费（如酒水、饮料，酒店内洗衣、电话等未提到的其它服务）。
                 <w:br/>
                 5、景区内设立的商店、路店，不属本行程安排的购物店范畴，属当地所有旅游车普遍性正常现象，可自由选择，报名前须知！
                 <w:br/>
                 6、葛洲坝水涨船高过坝游船，船上VIP船室、房间、卡座等需要另外付费，茶水、饮品、小吃、特产等消费项目，皆为船上自愿消费内容，与本社无关。
                 <w:br/>
                 7、不含：地心谷玻璃桥70元、垂直电梯35元、平行电梯25元，屏山大峡谷拍照小木船35元， 七星寨上行索道105元人+下山扶梯30元人，梭布垭石林山海泾68元，荆州古城电瓶车40元+登城楼35元。
+                <w:br/>
+                报名必要景交套餐: 298元/人（费用请交给当地地接导游，自费价格小孩1.2以上与成人同价）（景交：狮子关景交、屏山大峡谷船票+景交、大峡谷七星寨地缆、建始清江游船、梭布垭石林景交）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1335,68 +1353,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">报名必消</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">报名必消: 298元/人（费用请交给当地地接导游，自费价格小孩1.2以上与成人同价）（景交：狮子关景交、屏山大峡谷船票+景交、大峡谷七星寨地缆、建始清江游船、梭布垭石林景交）</w:t>
+              <w:t xml:space="preserve">报名必要景交套餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">报名必要景交套餐: 298元/人（费用请交给当地地接导游，自费价格小孩1.2以上与成人同价）（景交：狮子关景交、屏山大峡谷船票+景交、大峡谷七星寨地缆、建始清江游船、梭布垭石林景交）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1458,50 +1476,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 1.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区自愿自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">地心谷玻璃桥70元、垂直电梯35元、平行电梯25元，屏山大峡谷拍照小木船35元， 七星寨上行索道105元人+下山扶梯30元人，梭布垭石林山海泾68元，荆州古城电瓶车40元+登城楼35元</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1627,131 +1716,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                报名须知：
-[...14 lines deleted...]
-                <w:br/>
                 提示：部分景区设有购物区，为景区基础商业配套，非旅行社指定购物店，购物随客意。请您仔细辨认，谨慎选择，理性消费。
                 <w:br/>
                 湖北旅游车上司机和导游一般会在送团时向客人推荐销售当地土特产，此为湖南旅游普遍现象，非旅行社购物安排！全凭客人自愿，不强制消费，敬请知晓！
+                <w:br/>
+                特别提示：
+                <w:br/>
+                1、行程内门票均按旅行社团队优惠折算，不同时享受其他优惠票减免，不游不退门票，视为自动放弃，敬请知晓！
+                <w:br/>
+                2、以上行程高铁车次及酒店安排以出团通知书为准；当地接待社在景点不变的情况下有权对行程先后次序作出相应调整，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">保险信息</w:t>
+              <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...15 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">预定确认后不可随意退改</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1791,51 +1854,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>