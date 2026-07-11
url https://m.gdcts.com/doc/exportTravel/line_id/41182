--- v0 (2026-06-18)
+++ v1 (2026-07-11)
@@ -1741,51 +1741,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 萨武萨武，斐济（靠岸07:00，离港16:00）
                 <w:br/>
-                邮轮早餐后，自由活动，自由探索。或可在领队协助下漫步萨武萨武小镇，走进当地人的生活。或可在领队协助下参观珍珠工厂、游艇会码头、市集、斐济村庄。
+                邮轮早餐后，在领队带领下，漫步萨武萨武小镇，走进当地人的生活。可以逛逛工艺品商店，去农贸市集品尝当地风味美食，或可参观珍珠工厂
                 <w:br/>
                 斐济：翡翠明珠。彩礁画布和晨光序曲演绎的全球最早浪漫。
                 <w:br/>
                 斐济被誉为“太平洋珍珠”、“天堂般的蜜月圣地”，是“全球十大蜜月旅游胜地之一”、“全球十大美女海滩之一”。
                 <w:br/>
                 这片由332座珊瑚岛组成的梦幻国度，拥有《孤独星球》盛赞的“最纯净海水”与《国家地理》钦点的“十大蜜月胜地”。普通的大海是蓝色的，但是斐济的大海却是彩色的。因为无数奇形怪状、色彩斑斓的海鱼在水里畅游，将大海搅得五彩缤纷。从维提岛白沙赤足到亚萨瓦群岛与鲨鱼共舞，从传统走火仪式到红花节狂欢，每一帧都是逃离尘嚣的诗意定格。
                 <w:br/>
                 <w:br/>
                 萨武萨武位于斐济岛北部的瓦努阿莱武岛，以温泉闻名。萨武萨武作为一个海边小镇，大海风景秀丽，不论是温泉，潜水还是沙滩，都会带给你人间天堂般的惬意。小镇距港口仅5-10分钟步行路程，沿途布满了出售当地商品的小商店，让漫步变得有趣。 
                 <w:br/>
                 早餐:邮轮    中餐：自理     晚餐：邮轮    交通：邮轮    住宿：邮轮
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -3320,51 +3320,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>