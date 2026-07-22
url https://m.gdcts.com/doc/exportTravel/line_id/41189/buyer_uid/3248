--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">暑假【扔掉钱包 游北京】双飞5天丨 升旗丨故宫寻宝丨万里长城丨北京外国语大学&amp;学霸交流会丨军博或首博丨采摘水蜜桃丨颐和园丨圆明园丨老北京非遗剧场丨游胡同品京剧行程单</w:t>
+        <w:t xml:space="preserve">暑假【扔掉钱包 游北京】双飞5天丨 升旗丨故宫寻宝丨万里长城丨北京理工大学&amp;学霸交流会丨军博或首博丨采摘水蜜桃丨颐和园丨圆明园丨老北京非遗剧场丨游胡同品京剧行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -891,99 +891,102 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                颐和园--圆明园--北京外国语大学&amp;学霸交流--外观清华
+                颐和园--圆明园--北京理工大学&amp;学霸交流--外观清华
                 <w:br/>
                 早餐后，游览世界上保存最大最完整的皇家园林【颐和园】（游览约2小时）。园内最有特色的是长廊，以精美的绘画著称，有546幅西湖胜景和8000多幅人物故事、山水花鸟。1992年颐和园长廊以“世界上最长的长廊”列入吉尼斯世界纪录。 
                 <w:br/>
                 前往游览【圆明园】（含遗址，游览约1小时）梦回夏宫盛世，一场穿越时空的旅行即将开启， 让我们透过凝重的历史烟云，回首百年，与那座金碧辉煌又满目疮痍的盛世名园相遇、重逢。吾辈后人，追忆往昔辉煌了，不忘历史之殇，尚有雄心齐聚，唯愿振国兴邦。于书本中重现万园之园一睹圆明园的绝代风华，跳出套路看历史，身临其境来探索在这里学生才能真正意义上体会到闭关锁国所带来的落后被挨打的耻辱和现在的幸福生活对比有国才有家！
                 <w:br/>
-                走进【北京外国语大学★★★★（参观、分享、交流）】
-[...1 lines deleted...]
-                参观北京外国语大学（简称“北外”）坐落在北京市海淀区西三环北路，在三环路两侧分设东、西两个校区，是教育部直属、首批“211工程”高校、“985”优势学科创新平台高校、首批“双一流”建设高校。走进知名高等学府，树立自己的人生目标。
+                走进【北京理工大学★★★★（参观、分享、交流）】
+                <w:br/>
+                参观北京理工大学（Beijing Institute of Technology），简称“北理工”，是隶属于中华人民共和国工业和信息化部的全国重点大学，中管高校，位列国家“双一流”、“211工程”、“985工程”重点建设高校，走进知名高等学府，树立自己的人生目标。
                 <w:br/>
                 校园参观：
                 <w:br/>
-                1.学霸讲解带领参观北外全景，感受名校生活
+                1.学霸讲解带领参观北理工全景，感受名校生活
                 <w:br/>
                 2.植入梦想、引渡梦想、激发梦想
                 <w:br/>
-                校园参观：北外学门-北外主楼-图书馆--体育场--博物馆--永无致敬雕塑-教学楼
-[...1 lines deleted...]
-                北外学霸励志分享、学习内驱力建设：
+                校园参观：东南门入校—图书馆—中心花园—主教学楼—学校大操场—体育馆
+                <w:br/>
+                <w:br/>
+                北理工学霸励志分享、学习内驱力建设：
                 <w:br/>
                 1、外教分享学好英语的方式方法
                 <w:br/>
                 2、外教与学生进行一对一口语交流
                 <w:br/>
-                3、分享《北外的校园生活》
-[...1 lines deleted...]
-                4、分享北外的优势学科、教育理念
+                3、分享《北理工的校园生活》
+                <w:br/>
+                4、分享北理工的优势学科、教育理念
                 <w:br/>
                 5、分享学业规划、学习方法、学习策略
                 <w:br/>
-                6、我在北外的校园生活和学习课程介绍与考上以后各方面的福利待遇。
-[...1 lines deleted...]
-                7、只要勤奋好学有梦想考入北外不是梦。
+                6、我在北理工的校园生活和学习课程介绍与考上以后各方面的福利待遇。
+                <w:br/>
+                7、只要勤奋好学有梦想考入北理工不是梦。
                 <w:br/>
                 8、对表现优秀的同学赠送小纪念品
                 <w:br/>
                 9、学习或生活中遇到的各类问题和困难的答疑解惑。
                 <w:br/>
                 10、外教现场签名，照博士服相片，颁发研学证书
                 <w:br/>
-                学子交流活动期间如果同学们有学习压力、生活烦恼、心理成长及社会实践方面问题的，可以与北外的哥哥姐姐进行面对面的探讨和交流，从大哥哥姐姐他们那里学习成功的经验，让你的此次北京外国语大学之旅受益终身，不虚此行！
+                学子交流活动期间如果同学们有学习压力、生活烦恼、心理成长及社会实践方面问题的，可以与北理工的哥哥姐姐进行面对面的探讨和交流，从大哥哥姐姐他们那里学习成功的经验，让你的此次大学之旅受益终身，不虚此行！
                 <w:br/>
                 前往当今中国最高学府--【清华大学】标志性校门，合影百年名校，感受中国最著名大学的迷人魅力，激发奋发向上的学习精神。
                 <w:br/>
                 ***温馨提示***
                 <w:br/>
                 1、颐和园只含大门票，可以选择乘坐慈禧水道游船，景色更佳，费用自理160元/人，景区交通方便有需要的游客，不属于推荐自费项目。
                 <w:br/>
-                2、推荐参加圆明园深度（包括游船+电瓶车），费用自理100元/人，景区交通方便有需要的游客，不属于推荐自费项目
+                2、推荐参加圆明园深度（包括游船+电瓶车），费用自理100元/人，景区交通方便有需要的游客，不属于推荐自费项目。
+                <w:br/>
+                3、北京理工大学非旅游景点，由学霸亲自带领大家参观校园。参观时尽量不打扰校园内的生活和学习秩序，如因学校政策性原因或预约问题等不允许进入校内，改参观其他985.211大学、北京语言大学或其他大学。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2070,51 +2073,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>