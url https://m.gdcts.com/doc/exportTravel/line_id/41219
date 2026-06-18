--- v0 (2026-05-29)
+++ v1 (2026-06-18)
@@ -398,51 +398,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 优选酒店，一次旅行多重体验
                 <w:br/>
                 ◆ 入住1晚森林、海洋、沙漠、冰川4大主题欧式城堡连接而成的【海花岛欧堡酒店】
                 <w:br/>
-                ◆ 国际品牌享轻奢：入住“长寿之乡”国际品牌酒店——【澄迈希尔顿逸林度假酒店】
+                ◆ 国际品牌享轻奢：入住1晚国际品牌酒店——【美兰温德姆花园酒店/万丽酒店/绿发希尔顿】
                 <w:br/>
                 ◆ 三亚连住2晚豪华度假酒店
                 <w:br/>
                 <w:br/>
                 ★ 媲美迪拜棕榈岛，一次岛行探“全球”
                 <w:br/>
                 畅游【海花岛】花瓣的独特造型，斥资 1600 亿的匠心打造，汇聚明清、法式、东南亚等十余种建筑风格，食住游全方位轻奢享受： 
                 <w:br/>
                 【海花灯光秀】由第 29 届奥运会开闭幕式灯光总设计师精心设计，打造震撼世界的海岛光影盛宴。 
                 <w:br/>
                 【亲海花式娱乐】漫步双子沙滩，沙质细软，洁白如银，20 余项动感娱乐缤纷汇聚
                 <w:br/>
                 <w:br/>
                 ★ 畅游东方夏威夷
                 <w:br/>
                 ◆ 玫瑰之约，浪漫三亚，亚洲规模最大的玫瑰谷——【亚龙湾国际玫瑰谷】
                 <w:br/>
                 ◆ 亲临天之涯海之角，赏天涯·海角·南天一柱等石刻——【天涯海角】
                 <w:br/>
                 ◆ 岛中之王、浪漫情人岛，触摸世界上最白，最细，最柔软的细沙——【蜈支洲岛】
                 <w:br/>
                 ◆ 最时尚、最流行、高逼格网红打卡项目—【直升机飞行体验】
                 <w:br/>
                 ◆ 邀您一同揭开千年之谜、消失在深海中的——【亚特兰蒂斯水族馆】
                 <w:br/>
@@ -1074,51 +1074,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票。）
+                1、交通：往返程经济舱机票（含税燃油）。进出港口、航班时间等以航司出票为准。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票。）
                 <w:br/>
                 2、住宿：入住行程中参考酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 3、用餐：含5正4早（酒店房含早，不用不退），团餐标准30/人/餐，特色餐：椰子鸡文昌鸡50/人（大小同价）。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务。（备注：9人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。）
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2岁-12岁（不含）以下：含往返机票，含车位、半价正餐、早餐。不占床位，不含其他门票（水族馆/直升机除外）。 
                 <w:br/>
                 8、婴儿：2岁（不含）以下婴儿：只含往返机票，其他均不含
                 <w:br/>
                 9、购物点：0个购物店 。温馨提示：免税店不列入旅游购物店范畴，行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，其自带的商店非旅行社指定的购物场所，景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。旅游者在此购物为个人自主行为；景区内、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，旅游者在此购物为个人自主行为。旅游者在以上所列场所因购物产生的纠纷与本社无关。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -2122,51 +2122,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>