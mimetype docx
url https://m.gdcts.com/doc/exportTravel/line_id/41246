--- v1 (2026-07-12)
+++ v2 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【探秘中亚】乌兹别克斯坦+哈萨克斯坦 | 帖木儿博物馆+独立广场+夏邑辛达陵墓+恰伦大峡谷 | 4钻酒店+夜火车软卧 |双飞8天往返（广州/珠海联运）行程单</w:t>
+        <w:t xml:space="preserve">【探秘中亚】乌兹别克斯坦+哈萨克斯坦 | 帖木儿博物馆+独立广场+夏邑辛达陵墓+恰伦大峡谷 | 全程4星酒店 |双飞9天往返（广州/珠海国航联运）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-TMZY8-AA</w:t>
+              <w:t xml:space="preserve">（GZ）-CA-TMZY9-SJTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">8</w:t>
+              <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -347,101 +347,106 @@
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：（参考航班) 珠海-北京CA1908 07:30-10:40/广州-北京CA1380 09:15-12:30 飞行约3 H\北京-塔什干 CACA777 15:45-19:40飞行约7H
                 <w:br/>
                 <w:br/>
                 回程：（参考航班）阿拉木图-北京参考航班CA800,21:50-05：40，飞行时间约4小时50分 ；北京-珠海CA1905 09:15-12:35 /北京-广州CA1321 09:00-12:20
+                <w:br/>
+                <w:br/>
+                （航班以实际出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                🌏纯玩8 天深度探秘中亚｜赴一场千年之约
+                🌏纯玩9天深度探秘中亚｜赴一场千年之约
                 <w:br/>
                 [太阳]看古城灯火，赏异域人文，解锁不一样的小众远方
                 <w:br/>
-                ✅一次畅游塔什干｜撒马尔罕｜奇姆肯特｜阿拉木图
+                ✅深度畅游塔什干｜撒马尔罕｜阿拉木图
+                <w:br/>
+                [机智]重本升级一程内陆飞机，告别火车疲劳
                 <w:br/>
                 [哇]自然震撼：恰伦大峡谷、琴布拉克雪山、
                 <w:br/>
                 [嘿哈]人文盛宴：夏邑辛达陵墓、帖木儿博物馆
                 <w:br/>
                 [鼓掌]千年历史古迹，一路风光尽收眼底
                 <w:br/>
                 🏨入住四星质量酒店，休憩舒适安心
                 <w:br/>
                 🍛含 9正餐网红亚洲抓饭 + 地道当地美食体验
                 <w:br/>
                 [强]探秘丝路文明，开启绝美中亚之旅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -570,249 +575,241 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【珠海/广州-北京-塔什干】入住酒店
-[...6 lines deleted...]
-                交通：飞机
+                【珠海/广州-北京】入住酒店
+                <w:br/>
+                请于指定时间在广州/珠海/深圳机场/全国联运集合（根据各港口实际出发人数安排领队带领或自行办理登机手续，不可指定），办理登机手续飞往北京机场集合，落地后，接机入住酒店。
+                <w:br/>
+                <w:br/>
+                *温馨提示：出发前一天领队将通知具体出团信息，请留意查看短息和注意接听电话。
+                <w:br/>
+                交通：飞机（国内段航班：广州/珠海/深圳机场/全国联运-北京机场，以实际申请为准）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店（4星酒店） 塔什干：AZIMUT HOTEL或同级；备注：根据预订酒店实际情况安排，敬请注意！</w:t>
+              <w:t xml:space="preserve">参考酒店： 北京机场精品</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【塔什干-撒马尔罕】帖木儿博物馆、帖木儿广场、百脑汇步行街、独立广场、悲伤的母亲雕像、塔什干电视塔、亚洲抓饭中心、雷吉斯坦灯光秀
-[...11 lines deleted...]
-                景点：帖木儿博物馆、帖木儿广场、百脑汇步行街、独立广场、悲伤的母亲雕像、塔什干电视塔、亚洲抓饭中心、雷吉斯坦灯光秀
+                【北京-塔什干】
+                <w:br/>
+                请于指定时间于北京首都机场航站楼集合,办理出境手续,搭乘航班飞往塔什干，落地后，接机入住酒店。
+                <w:br/>
+                交通：航班直飞（参考航班 北京-塔什干CA777 15:45-19:40，飞行约7H）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：亚洲抓饭中心     晚餐：当地餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：撒马尔罕四星-KOK SAROY PLAZA或同级； 备注：根据预订酒店实际情况安排，敬请注意！</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：塔什干地区四星酒店-AZIMUT HOTEL或同级；备注：根据预订酒店实际情况安排，敬请注意！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【撒马尔罕】夏邑辛达陵墓、比比哈努清真寺、楚苏集市、古尔埃米尔陵墓、雷吉斯坦广场
-[...7 lines deleted...]
-                稍作休憩后，前往【古尔艾米尔陵墓】（包门票，参观约40分钟），鎏金穹顶下藏着帖木儿大帝的皇家传奇与帝国荣光。前往【雷吉斯坦广场】（包门票，游览约60分钟），三座经学院的古建与砖雕，尽显撒马尔罕的千年人文底蕴。
+                【塔什干-撒马尔罕】帖木儿博物馆、帖木儿广场、百脑汇步行街、独立广场、悲伤的母亲雕像、塔什干电视塔、亚洲抓饭中心、雷吉斯坦灯光秀
+                <w:br/>
+                早餐后，游览【帖木儿博物馆】（含门票，约40分钟）深度了解帖木儿帝国辉煌历史与丝路文化瑰宝。随后悠闲漫步城市核心【帖木儿广场】青铜铁骑雕像雄踞正中，尽显帝王威仪。毗邻的【百脑汇步行街】（约30分钟）林荫掩映，街头艺人的旋律与手作小店的烟火气交织，随手一拍都是兼具文艺与市井的城市大片。
+                <w:br/>
+                打卡城市地标【独立广场】饱览开阔城市风光；外观【悲伤的母亲雕像】垂首的青铜雕像与不灭的长明火，镌刻着对二战英灵的深切缅怀，氛围感拉满。随后前往网红美食地标【亚洲抓饭中心】，入内享用特色中亚正餐（用餐约40分钟），巨型铜锅中翻滚的抓饭香气扑鼻，米粒颗颗分明、油润鲜香，一口解锁最地道的乌兹别克烟火风味。
+                <w:br/>
+                乘车前往撒马尔罕核心景区，静待夜幕降临，观赏氛围感十足的【雷吉斯坦灯光秀】（约30分钟），3D光影在古建筑上流转，将丝路千年的传奇故事娓娓道来，灯光与古建交相辉映，美得让人沉醉。（约30分钟）
                 <w:br/>
                 游览结束，晚餐后入住酒店。
                 <w:br/>
-                景点：夏邑辛达陵墓、比比哈努清真寺、楚苏集市、古尔埃米尔陵墓、雷吉斯坦广场
+                注意：如当日抵达时间太晚，雷吉斯坦灯光秀则安排在第三天晚上，敬请谅解。
+                <w:br/>
+                景点：帖木儿博物馆、帖木儿广场、百脑汇步行街、独立广场、悲伤的母亲雕像、塔什干电视塔、亚洲抓饭中心、雷吉斯坦灯光秀
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：当地餐     晚餐：当地餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：亚洲抓饭中心；餐标美金15/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！     晚餐：当地餐；当地正餐美金10/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：撒马尔罕四星-KOK SAROY PLAZA或同级； 备注：根据预订酒店实际情况安排，敬请注意！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -823,241 +820,262 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【撒马尔罕-塔什干】哈兹拉提伊玛目建筑群、塔什干地铁、魔幻城、韩国街
-[...5 lines deleted...]
-                景点：哈兹拉提伊玛目建筑群、塔什干地铁、魔幻城、韩国街
+                【撒马尔罕】夏邑辛达陵墓、比比哈努清真寺、楚苏集市、古尔埃米尔陵墓、雷吉斯坦广场
+                <w:br/>
+                酒店早餐后，前往游览【夏伊辛达陵墓】（包门票，参观约50分钟），蓝釉瓷砖与精美纹饰
+                <w:br/>
+                勾勒出丝路古建的静谧与庄严。
+                <w:br/>
+                随后前往【比比哈努清真寺】（包门票，参观约40分钟），纯白墙体配湛蓝穹顶，尽显帖木儿帝国时期的信仰与匠心。之后前往【楚苏集市】（入内游览，约30分钟），作为中亚最大穹顶巴扎，香料与手作交织着丝路市井烟火。
+                <w:br/>
+                稍作休憩后，前往【古尔艾米尔陵墓】（包门票，参观约40分钟），鎏金穹顶下藏着帖木儿大帝的皇家传奇与帝国荣光。前往【雷吉斯坦广场】（包门票，游览约60分钟），三座经学院的古建与砖雕，尽显撒马尔罕的千年人文底蕴。
+                <w:br/>
+                游览结束，晚餐后入住酒店。
+                <w:br/>
+                景点：夏邑辛达陵墓、比比哈努清真寺、楚苏集市、古尔埃米尔陵墓、雷吉斯坦广场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：当地简餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：塔什干四星-AZIMUT HOTEL或同级；备注：根据预订酒店实际情况安排，敬请注意！</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：当地餐；当地正餐美金10/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！     晚餐：当地餐；当地正餐美金10/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：撒马尔罕四星-KOK SAROY PLAZA或同级； 备注：根据预订酒店实际情况安排，敬请注意！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【塔什干-奇姆肯特-夜卧火车-阿拉木图】白色清真寺、奇姆肯特古城、中央公园、郁金香广场
-[...10 lines deleted...]
-                景点：白色清真寺、奇姆肯特古城、中央公园、郁金香广场
+                【撒马尔罕-塔什干】兀鲁别克天文台、丝路大学+孔子广场（外观）、桑树皮古法造纸工坊、魔幻城、韩国街
+                <w:br/>
+                酒店早餐后，
+                <w:br/>
+                前往【兀鲁别克天文台】（约40分钟），为中世纪伊斯兰世界顶尖天文遗址，坐落于撒马尔罕北郊丘陵之上；
+                <w:br/>
+                随后外观参观【丝路大学＋孔子广场】（约20分钟），中式牌坊与孔子塑像矗立于现代校园，演绎丝路文明跨越千年的对话；
+                <w:br/>
+                再走访【桑树皮古法造纸工坊】（约30分钟），见证传统桑皮纸的完整手工技艺。
+                <w:br/>
+                乘车返回塔什干（约5小时车程），
+                <w:br/>
+                接着打卡【魔幻城magic city】（约40分钟），闯入童话秘境，沉浸式感受梦幻城堡与光影特效的魅力；
+                <w:br/>
+                傍晚漫步兼具首尔风情与中亚烟火的【韩国街】（约60分钟），沿途浏览特色店铺、感受异域氛围，晚餐在此自由觅食，随心品尝韩式料理与中亚融合美食，尽享特色风味。
+                <w:br/>
+                游览结束后，入住酒店休息。
+                <w:br/>
+                景点：兀鲁别克天文台、丝路大学+孔子广场（外观）、桑树皮古法造纸工坊、魔幻城、韩国街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：当地餐     晚餐：当地餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">夜卧火车四人软卧</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：当地简餐；当地正餐美金10/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：塔什干四星-AZIMUT HOTEL或同级；备注：根据预订酒店实际情况安排，敬请注意！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【阿拉木图-恰伦大峡谷-阿拉木图】恰伦大峡谷、阿尔巴特大街
-[...5 lines deleted...]
-                景点：恰伦大峡谷、阿尔巴特大街
+                【塔什干-阿拉木图】哈兹拉提伊玛目建筑群、塔什干地铁
+                <w:br/>
+                享用早餐后，
+                <w:br/>
+                前往【哈兹拉提伊玛目建筑群】，驻足伊斯兰圣地，观赏蓝穹宣礼塔与千年《古兰经》，感受信仰与历史的交融；
+                <w:br/>
+                随后体验【塔什干地铁】（含地铁票，体验三站），穿梭于地下艺术宫殿，欣赏马赛克壁画与精美浮雕的独特美学。
+                <w:br/>
+                前往塔什干机场，乘坐航班前往阿拉木图。
+                <w:br/>
+                抵达后接机，入住酒店。
+                <w:br/>
+                交通：塔什干-直航-阿拉木图，参考航班KC 1640-1815，飞行时间约1.5H
+                <w:br/>
+                景点：哈兹拉提伊玛目建筑群、塔什干地铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐外用（包含）     午餐：峡谷景观特色午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：当地餐； 当地正餐美金10/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！     晚餐：当地餐； 当地正餐美金10/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：阿拉木图四星-REGARDAL HOTEL或同级；备注：根据预订酒店实际情况安排，敬请注意！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1068,138 +1086,220 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【阿拉木图-北京机场】琴布拉克雪山、乐器博物馆（外观）、28勇士纪念公园、升天大教堂、独立广场、总统公园、绿巴扎
-[...6 lines deleted...]
-                景点：琴布拉克雪山、乐器博物馆（外观）、28勇士纪念公园、升天大教堂、独立广场、总统公园、绿巴扎
+                【阿拉木图-恰伦大峡谷-阿拉木图】恰伦大峡谷、阿尔巴特大街
+                <w:br/>
+                早餐后，乘车前往有“中亚科罗拉多”之称的壮阔绝美【恰伦大峡谷】（包门票，约2-3小时），乘坐区间车穿梭于赤色丹霞秘境，近距离观赏峡谷的雄奇险峻与自然肌理，感受大自然的鬼斧神工，红崖碧水相映成趣，光影流转间尽是原始旷野的磅礴之美，游览结束后，乘车返回阿拉木图，闲逛【阿尔巴特大街】，是市中心丝绸之路大街的步行段，是当地最热闹的艺术步行街与“城市客厅”。
+                <w:br/>
+                行程结束后，办理酒店入住休息。
+                <w:br/>
+                景点：恰伦大峡谷、阿尔巴特大街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：当地餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">飞机上（参考航班:阿拉木图-北京：CA800,21:50-05：40（飞行时间约4小时50分钟)）</w:t>
+              <w:t xml:space="preserve">早餐：早餐外用（包含）     午餐：峡谷景观特色午餐；餐标美金15/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：阿拉木图四星-REGARDAL HOTEL或同级；备注：根据预订酒店实际情况安排，敬请注意！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                【阿拉木图-北京机场】琴布拉克雪山、乐器博物馆（外观）、28勇士纪念公园、升天大教堂、独立广场、总统公园、绿巴扎
+                <w:br/>
+                酒店早餐后，先后前往有“亚洲瑞士”之称、被誉为阿拉木图城市后花园的【琴布拉克雪山】（包门票及景区区间车，约3.5-4小时），乘坐缆车直达海拔3200米观景台，俯瞰连绵雪山与城市全景，感受天山山脉的壮阔纯净与四季分明的绝美风光；随后外观充满文艺气息的【乐器博物馆】、【28勇士纪念公园】是阿拉木图必访的二战纪念地。外观庄严肃穆的【升天大教堂】，驻足观赏其独特建筑风貌；接着前往【独立广场】感受城市核心的活力，打卡【总统公园】背靠外伊犁阿拉套雪山、恢弘雅致的阿拉木图地标园林公园，漫步【绿巴扎】感受浓郁市井烟火与当地特色，之后前往阿拉木图机场，乘坐飞机返回北京机场。
+                <w:br/>
+                <w:br/>
+                注意：总统公园：园区部分区域目前处于修葺试工状态，局部有围挡，景观及喷泉暂未开放，游览仅外观打卡，周边散布观景即可。我社不接受以此为投诉，敬请谅解！
+                <w:br/>
+                交通：飞机（参考航班:阿拉木图-北京：CA800,21:50-05：40，飞行时间约4小时50分钟)
+                <w:br/>
+                景点：琴布拉克雪山、乐器博物馆（外观）、28勇士纪念公园、升天大教堂、独立广场、总统公园、绿巴扎
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：当地餐（不含酒水）； 当地正餐美金10/人，特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解！     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞机上</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 【北京机场-珠海/广州机场-散团】
                 <w:br/>
                 抵达北京机场后，如您后续还有返程的联运航班，请您根据自己的航班，自行办理中转手续，乘机返回广州。
                 <w:br/>
                 机场散团，结束愉快神秘的中亚之旅！
                 <w:br/>
-                交通：飞机 参考航班：北京-珠海CA1905 09:15-12:35/北京-广州 CA1321 09:00-12:20（飞行时间约）
+                交通：飞机 参考航班：北京-珠海CA1905 09:15-12:35/北京-广州 CA1321 09:00-12:20（飞行时间约5小时）（参考航班以实际批复为准）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1267,51 +1367,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用包含：
                 <w:br/>
                 往返机票，现时机税及燃油附加费；
                 <w:br/>
-                五晚4星酒店(以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)1晚夜卧火车，4人软卧，随机出票，不能指定卧铺和车厢，有机会出现不同车厢，我司会尽量安排调整，敬请谅解。
+                全程4星酒店(以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 行程表所列的团队餐费（不含酒水）； 当地正餐美金10/人，当地特色午餐15美金/人；(特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解
                 <w:br/>
                 行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
                 <w:br/>
                 签证：是否准出入境，是有关部门的权利，如因游客自身原因，不准出入境而影响行程的，团队费用损失由游客自行承担。
                 <w:br/>
                 门票：行程中所包含的首道门票，行程表中标明的景点游览顺序和停留时间仅供参考
                 <w:br/>
                 保险：旅行社责任险，中国大陆护照中国境外旅游意外险（70周岁以下人群）
                 <w:br/>
                 饮用水：每人每天1瓶矿泉水
                 <w:br/>
                 中文领队及中文地接导游服务
                 <w:br/>
                 境外司陪人员服务费全程RMB2000元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1697,101 +1797,107 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                旅游者解除合同必要的费用扣除
-[...3 lines deleted...]
-                行程开始前29日至15日，按照旅游费用总额的5%扣除。
+                旅行者在行程开始前提出解除合同，按以下标准扣除必要的费用
+                <w:br/>
+                行程开始 前29-15天，收取旅游总费用5%
+                <w:br/>
+                行程开始 前14-7天，收取旅游总费用20%
+                <w:br/>
+                行程开始 前6-4天，收取旅游总费用50%
+                <w:br/>
+                行程开始 前3-1天，收取旅游总费用60%
+                <w:br/>
+                行程开始当日，收取旅游总费用70%
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">哈萨克斯坦与乌兹别克斯坦免签</w:t>
+              <w:t xml:space="preserve">中国大陆护照入境乌兹别克斯坦、哈萨克斯坦实行免签政策。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1948,51 +2054,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>