--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260527DXQJSC6</w:t>
+              <w:t xml:space="preserve">WZ-20260626DXQJSC6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -943,51 +943,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 九寨沟—松洲古城（150公里，约3小时）—黄龙九寨/松潘高铁站— 三星堆— 成都 （70公里约1.5小时）
                 <w:br/>
                 早餐后，九寨酒店出发，乘车前往游览【松州古城】（不上城墙）松潘，古称松州，历史悠远，是一座历史悠久、文化底蕴深厚的古城，素有“高原古城”之称也是国家级文物保护单位；四川省历史名城，是历史上有名的边陲重镇，被称作“川西门户”。
                 <w:br/>
-                参观完毕后乘车前往黄龙九寨/松潘高铁站，乘坐动车抵达三星堆，后前往【三星堆博物馆】（含门票，不含讲解耳麦30元自愿选择）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，被评为国家AAAA级旅游景区，集文物收藏保护、学术研究和社会教育多种功能于一体，采用现代科学手段实施管理，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物，完毕后乘车前往成都。
+                参观完毕后乘车前往黄龙九寨/松潘高铁站，乘坐动车抵达动车站，后前往【三星堆博物馆】（含门票，不含讲解耳麦30元自愿选择）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，被评为国家AAAA级旅游景区，集文物收藏保护、学术研究和社会教育多种功能于一体，采用现代科学手段实施管理，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物，完毕后乘车前往成都。
                 <w:br/>
                 <w:br/>
                 特别说明：因三星堆每日限流，如未约到票则改游【武侯祠】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。行程中的三星堆、松潘古城，根据动车时刻，可调整游览先后顺序。如因乘坐动车而无法安排此天中餐，将调整到晚上用餐，请知悉。
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
                 景点：【三星堆博物馆】
                 <w:br/>
                 自费项：【三星堆博物馆】讲解耳麦30元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1378,68 +1378,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必需乘坐的景交</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车90元/人 （必须消费）</w:t>
+              <w:t xml:space="preserve">需要乘坐的景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">峨眉山金顶缆车120元/人、峨眉山观光车90元/人、九寨观光车90元/人 （需要消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2165,51 +2165,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>