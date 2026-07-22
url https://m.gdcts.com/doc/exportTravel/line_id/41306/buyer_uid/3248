--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -343,53 +343,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—海拉尔CZ8987/  07:30-11:55直飞
-[...1 lines deleted...]
-                海拉尔—广州CZ8988/13:20-18:20直飞
+                参考航班：
+                <w:br/>
+                广州-海拉尔 CZ8987/07:25-11:55
+                <w:br/>
+                海拉尔-广州 CZ8988/13:20-18:20
+                <w:br/>
+                参考航班（0625、0705、0716、0723、0729、0730）：
+                <w:br/>
+                广州-海拉尔 CZ8987/08:05-12:30 
+                <w:br/>
+                海拉尔-广州 CZ8988/13:20-18:20
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -563,51 +571,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-呼伦贝尔（以实际出票为准）
                 <w:br/>
                 欢迎来到“四大草原之一”“最好的草原”——呼伦贝尔。
                 <w:br/>
-                今日乘坐飞机【南航直飞：广州—海拉尔CZ8987/  07:30-11:55直飞】赴有着“世界四大草原之一”被称为世界最好的草原『呼伦贝尔』。抵达后，专车接机前往酒店，“不用等车了，车在等你”——全天24小时专车接机服务，从抵达这一刻起，就能感受到“有质感”的服务。
+                今日乘坐飞机赴有着“世界四大草原之一”被称为世界最好的草原『呼伦贝尔』。抵达后，专车接机前往酒店，“不用等车了，车在等你”——全天24小时专车接机服务，从抵达这一刻起，就能感受到“有质感”的服务。
                 <w:br/>
                 【圣洁迎宾礼｜蓝绸载福】
                 <w:br/>
                 亲爱的家人：当机翼轻吻「呼伦贝尔」的云海，无垠草场已为您织就腾格里的蔚蓝祝福。我们以游牧民族最尊贵的礼节，手捧如苍穹般的蓝哈达静候，让额尔古纳河的波光为您洗尘。专属座驾随时启程，载您穿越北纬49°的清凉秘境，抵达海拉尔。
                 <w:br/>
                 参观【呼伦贝尔民族博物馆】（周一闭馆，如遇闭馆，则该景点取消，无费用可退）该馆共三层，内设《散落在草原上的珍珠》、《中国北方古代民族摇篮》、《北方狩猎游牧民族家园》三个陈列。陈列展品达万余件，主要为石器、玉器、铜器、金银器、古生物化石、皮毛服饰及桦树皮器等。
                 <w:br/>
                 【呼伦贝尔古城】—呼伦贝尔古城是深入挖掘呼伦贝尔传统历史文化，与现有的草原文化、景观等旅游资源形成优势互补建设而成的。游客置身其中，可谓有古街可走，古景可观，古风可怀，更有古趣可乐，是集休闲、观光、娱乐、购物、餐馆、住宿于一体的主题旅游景区。游毕，前往酒店办理入住，为明天的草原之旅休养生息。
                 <w:br/>
                 <w:br/>
                 ❶ 行程提示请保持手机畅通，及时查收短信通知，导游将于出行前一日与您联系。
                 <w:br/>
                 ❷ 入住须知今日为自由活动时间，无统一行程安排，请妥善保管个人财物，注意安全。导游将于出发前21:00前通过电话告知次日行程，请保持通讯畅通。
                 <w:br/>
                 交通：飞机+旅游车
                 <w:br/>
                 景点：呼伦贝尔民族博物馆、呼伦贝尔古城
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1028,51 +1036,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海拉尔-广州（以实际出票为准）
                 <w:br/>
                 挥手告别、下次再聚！
                 <w:br/>
                 睡到自然醒，早餐后自由活动
                 <w:br/>
-                后根据航班时间【南航直飞：海拉尔—广州CZ8988/13:20-18:20直飞】前往机场，返回温馨的家。
+                后根据航班时间前往机场，返回温馨的家。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1138,51 +1146,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：成人含往返机票，未含440元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含160元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。
+                1、交通：成人含往返机票，未含300元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含100元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。
                 <w:br/>
                 2、住宿：每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 参考酒店：第一/五晚：海拉尔4钻参考酒店：保丽铂悦、中成假日、凯景嘉华、洲季酒店或尼基金酒店或伯爵酒店或同级
                 <w:br/>
                 第二晚：室韦金牛大酒店或桦树林或卢布里或娜塔利娅或同级
                 <w:br/>
                 第三晚：草原参考酒店：额吉故乡蒙古包或通古斯蒙古部落蒙古包或蒙盛蒙古部落蒙古包或天骄草原蒙古包或同级
                 <w:br/>
                 第四晚：满洲里4钻参考酒店：满洲里套娃城堡酒店2/3/4号楼（指定一晚）
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：5早7正（正餐餐标30/正*3正，特色餐餐标40/正*3正，烤全羊100元/人，酒店含早不吃不退，不占床无早餐，十人一桌，八菜一汤，酒水自理，不足十人菜品酌减，草原住宿早餐为桌早，敬请谅解）此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 备注：6人以下行程不含餐，将餐费调整为车费，不额外增加报名费！
                 <w:br/>
                 4、用车：满16人升级VIP 2+1豪华空调旅游车，保证每人一正坐；
                 <w:br/>
                 温馨提示
                 <w:br/>
                 1、如不满16人则更换为普通空调旅游大巴；
                 <w:br/>
                 由于旺季用车紧张，第1天和第6天接送机用普通空调旅游大巴车，保证第2天至第5天用豪华2+1车
                 <w:br/>
@@ -1518,51 +1526,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>