--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260528TQSC</w:t>
+              <w:t xml:space="preserve">WZ-20260708TQSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -907,50 +907,52 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都—广州 （参考航班： 航班待定）
                 <w:br/>
                 早上酒店出发，前往【锦里古街】（游览约1.5小时），古街是川西仿古建筑，青石板小路，大红的灯笼，黑瓦、灰墙、酒肆、戏楼...明清时代的建筑给人以古朴宁静的感受，颇有特色的“小吃区”，汇集了四川的名小吃：牛肉焦饼、张飞牛肉等让人唇齿留香，富有三国特色和川西民俗的店铺让人目不暇接。
+                <w:br/>
+                后前往【宽窄巷子】是成都的一条著名街巷，在那里您能触摸到历史留下的痕迹，也能体味到成都最原汁原味的生活方式，宽窄巷子被认为是最成都、最古老也是最时尚的老成都名片。
                 <w:br/>
                 完毕后前往【恐龙.自然博物馆】（含名师精讲）是西南地区规模最大、恐龙化石最丰富的自然科学博物馆，馆内藏有7万件标本，以恐龙化石、地质化石、古生物与现生生物为核心；观看亚洲最大的完整骨架—合川马门溪全场24米。
                 <w:br/>
                 完毕后乘车前往成都机场（飞行约2小时）返回广州。结束行程！  
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是打包特价团，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -1888,51 +1890,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>