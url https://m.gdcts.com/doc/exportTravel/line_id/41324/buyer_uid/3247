--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -343,51 +343,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-海拉尔 CZ8987/07:25-11:55
+                广州-海拉尔 CZ8987/08:00-12:30
                 <w:br/>
                 海拉尔-广州 CZ8988/13:20-18:20
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -772,52 +772,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 室韦—黑山头（210KM车程约3小时）
                 <w:br/>
                 早餐后漫步【中俄界河】尼布楚之河 ，俄罗斯称为涅尔琴斯克 ，位于俄罗斯外贝加尔边疆区曾是中国领土 ，1689年 ，中俄双方使团在尼布楚城签订条约 ，同意两国以额尔古纳河、格尔必齐河为界 ，并将尼布楚地区划入俄国版图。【奥洛契口岸大桥】外观拍照留念 ，为促进中俄贸易的快速发展 ，中俄两国于 2001 年 2 月 15 日在北京签订 了共同建设室韦 ，奥洛契额尔古纳河桥的协定。为纪念中俄两国人民的传统友谊 ，特建设了这座永久性友谊桥。 【大兴安岭白桦林景观带】观难得一见的白桦树纯林带，拍摄阳光穿越林间光影斑驳的景致。穿行在白桦林间，呼吸都变得轻缓，生怕惊扰了这在午间阳光里熟睡的白桦。
                 <w:br/>
                 晚上热情好客的蒙古族汉子姑娘早已燃起了篝火，陪您一起嗨动【篝火狂欢夜】带您一起学跳蒙古族安代舞。熊熊的篝火洗涤了内心的疲惫，让心灵得到慰藉，点燃了激情、点燃了希望，篝火、星星、月光、礼花演绎着草原上唯美的传说。（赠送项目遇不可抗拒因素防火期或天气原因无法正常安排，不退任何费用！）
                 <w:br/>
                 ◆特色自费推荐：【俄罗斯家访,感受"巴斯克"新年】（费用自理）俄罗斯族华俄后裔复活节，感受“巴斯克”。巴斯克已被录入第三批国家级非物质文化遗产名录，在俄罗斯族聚居地举办丰富多彩的活动共同庆祝。穿俄罗斯民族服饰、品尝使用传统工艺“红砖炉、啤酒花、白桦木”制作的香甜列巴、地道俄罗斯咖啡、果茶、红肠、饼干等，参与绘制彩蛋、撞彩蛋以示友好和祝福。不分地点，不论年龄，与俄罗斯家庭载歌载舞,都可以欢快的跳上一曲“喀秋莎”。
                 <w:br/>
                 ◆特色自费推荐：【皇家特色大餐--烤全羊】（费用自理）
                 <w:br/>
                 特有秘方制作的烤全羊油光红亮，吃法别致，入口外酥内嫩，鲜美爽滑；不油不腻，不膻不燥，色泽金黄，鲜香不腻，外焦里嫩，味道独特，食后不上火，让人食之难忘，后入住酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：中俄界河、奥洛契口岸大桥、大兴安岭白桦林景观带
                 <w:br/>
-                自费项：俄罗斯家访,感受
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：指定用餐地点     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -861,52 +859,50 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 额尔古纳——满洲里（240KM车程约4小时）
                 <w:br/>
                 早餐后往满洲里出发，途经呼伦贝尔大草原著名的【黑山头马术基地】（骑马不含，费用自理）我们马上可以去体验骑马畅游草原，跨上马背，组织马队，呼吸草原上夹杂着草香的新鲜空气，马队时快时慢，在初晨阳光下，迎着草原上清凉的风，骑着马在草原上驰骋。【中俄跨国33湿地】大片草原湿地风光，三五成群的野马、羊群，景色让人陶醉。【扎赉诺尔博物馆】（赠送项目，逢周一闭馆）以点带面全面展示扎赉诺尔辉煌灿烂的古代文化，猛犸象装架骨骼标本、东北野牛头骨化石、鲜卑墓群出土马形金饰、双禽交颈纹铜饰牌等展品。之后继续向满洲里出发，途中可以自费打卡【国门】（外观，如进入门票自理）国门庄严肃穆，满洲里国门景区，是满洲里市主要标志性旅游景区。满洲里是一座拥有百年历史的口岸城市，融合中俄蒙三国风情，被誉为“东亚之窗”，在这里可逛一下满洲里唯一的步行街【中苏金街】，也是当地知名度较高的俄罗斯风情商业街区，其建筑全是仿造苏俄的建筑风格，里面的商店琳琅满目。（今日不含晚餐，晚餐自理，也可自费观看俄罗斯歌舞表演，同时品尝俄式西餐，边看边吃，让您同时享受视觉和味觉的盛宴！）
                 <w:br/>
                 ▷【套娃广场景区】（游览约2小时）吉尼斯纪录列为世界最大的、也是全国唯一以俄罗斯传统工艺品“套娃”为主题的旅游休闲娱乐广场，是全国以套娃为主题的大型综合一站式旅游度假景区，室内外高科技游乐场，挑战十余项大型游乐设施；感撼的6D球幕飞翔影院带你进入奇幻之旅；四环过山车大摆锤无天网碰碰车激情跳跃等好多好玩的游戏项目。俄罗斯风情剧场、芭蕾舞剧场，带你还原国门外的风景；大型花车巡展，五光十色。
                 <w:br/>
                 ▷特别安排价值298元/人【俄罗斯大马戏】（赠送项目因景区原因不演出不退费用，演出时间6月25日-8月25日旺季座位不保证)被称为国之瑰宝！剧场采用欧洲巴洛克时期建筑风貌，古罗马斗兽场的圆形布局，是国内俄罗斯皇家大马戏扛鼎之作，全球引进国际顶尖表演团队，上演驯兽、死亡飞轮、皇家马术、摩托飞球、空中飞人等高难度节目，融合惊险、刺激、神秘、滑稽等多种体验于一体，让您感受顶级马戏的真正魅力。
                 <w:br/>
                 ◆ 晚上可自费游览超美的满洲里夜景+拍照打卡。满洲里整个城市的色彩十分统一，勾勒出建筑的线条和轮廓，加上建筑风格的多样性，让异域风情一览无余。高耸的塔尖、浑圆的穹顶、粗壮的罗马柱子、联排的木刻楞，汉、蒙、俄三种文字的广告牌，这些都在述说着这是一座欧式风情不夜城。
                 <w:br/>
                 ◆特色自费推荐：【俄罗斯歌舞表演+中西合璧大餐】（费用自理）剧场内的霓虹灯把现场折射的色彩瑰丽，所有的人和事物都蒙上了一层特有的色彩, 感受热辣十足的俄罗斯美女帅哥的风情歌舞表演,不醉不归。置身于俄罗斯边境城镇,不满足一下自己的味蕾怎么说都是遗憾的, 手握刀叉大快朵颐吧!
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：中俄跨国33湿地、扎赉诺尔博物馆、国门、套娃广场景区、
-                <w:br/>
-                自费项：俄罗斯歌舞表演+中西合璧大餐
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：指定地点用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1130,51 +1126,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：成人含往返机票，未含440元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含160元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 。
+                1、交通：成人含往返机票，未含300元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含100元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 。
                 <w:br/>
                 2、住宿：入住当地2晚当地四星标准酒店+1晚室韦特色酒店+1晚草原特色蒙古包+1晚满洲里套娃城堡酒店，入住双人标间。如遇单人入住请补房差，酒店无三人间。
                 <w:br/>
                 参考酒店：（可备注在行程内，住宿先后顺序可根据实际情况调整）
                 <w:br/>
                 海口海麒麟/宜尚/西海岸/盛福乐/金银龙/天艺东环或入住不低于以上酒店档次的酒店。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：全程含餐共4正5早，餐标30元/人（不含酒水）。早餐为房价包含的，如不使用不退款。（11－12人一桌（正餐九菜一汤），9－10人一桌（正餐八菜一汤），6－8人一桌（正餐六菜一汤），此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程地接根据团队人数安排用车9-55座旅游空调车，每人一个正座。
                 <w:br/>
                 5、导游：当地优秀导游；
                 <w:br/>
                 备注：
                 <w:br/>
                 1、此线路为广东散客拼团，出发地不派全陪；为确保团队能如期出发，广东同业共同组团出发！
                 <w:br/>
                 2、散客拼团10人以上当地派导游，若不足10人不安排导游，全程司机兼向游
                 <w:br/>
                 6、门票：成全程当地首道大门票，不含景区内小交通，例如电瓶车，环保车，倒站车等之类，须客人自行购买。
                 <w:br/>
                 特殊说明：行程景点门票均为旅行社统一采购价，且经旅游局批准已进行旅游团队系统的优惠，故对所有证件（学生证、教师证、军官证、老年证、残疾证等证件）均不在享受任何优惠政策，其优惠价格不予退还。赠送项目及景点如因个人原因或不可抗力因素或天气原因无法参观游览，门票费用不退，不置换，敬请谅解！。
                 <w:br/>
@@ -1629,101 +1625,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...23 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市北方畅游旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、东北、内蒙地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：东北、内蒙地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
-                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...7 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1825,51 +1823,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>