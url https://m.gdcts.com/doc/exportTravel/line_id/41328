--- v2 (2026-09-14)
+++ v3 (2026-10-09)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCZH08SNST#2635</w:t>
+              <w:t xml:space="preserve">OCZH08SNST1#2639</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -420,50 +420,52 @@
               <w:t xml:space="preserve">
                 美食升级	
                 <w:br/>
                 悉尼港游船龙虾晚餐将视觉盛宴与味觉享受完美结合；
                 <w:br/>
                 横行霸道海鲜大餐+海鲜风味自助餐，品尝当地饮食，深入了解当地生活习俗；
                 <w:br/>
                 特别安排悉尼渔市场自费品尝当地特色美食；悉尼塔自助晚餐共享美景美食；
                 <w:br/>
                 <w:br/>
                 体验升级
                 <w:br/>
                 【邦迪海滩】：金色沙滩的天堂美誉，在这里尽情享受阳光、沙滩、精致的生活；
                 <w:br/>
                 【悉尼动物园】：全开放式动物园，实现与澳洲特有的动物近距离接触的机会；
                 <w:br/>
                 【悉尼环形码头车站】：欣赏悉尼两大地标建筑的壮丽景色，探索悉尼的独特魅力；
                 <w:br/>
                 【蓝山国家公园】：探访新南威尔士州著名的世界自然遗产公园，探索自然美景；
                 <w:br/>
                 【蓝山缆车】：从高空俯瞰、垂直俯冲、谷底穿行的全方位体验，零距离接触世界自然遗产景观；
                 <w:br/>
                 【悉尼港游船】：畅游悉尼港湾观赏两岸迷人景致，同时近距离欣赏悉尼歌剧院、海港大桥两大世界遗产的方式；
                 <w:br/>
                 【悬崖海岸公路】：号称世上最美公路之一，“人生必去的二十个旅程” 之一；
+                <w:br/>
+                【伊伶酒庄】：探访维多利亚酿酒鼻祖伊伶酒庄，品鉴冷凉产区经典黑皮诺与霞多丽；
                 <w:br/>
                 【墨尔本】：探索“花园城市”，漫步墨尔本的巷道，领略墨尔本的无穷魅力；
                 <w:br/>
                 【圣科达海滩】：日暮降临 海风拂面， 蓝色海水交相辉映，带来别样的浪漫气息；
                 <w:br/>
                 【墨尔本国立美术馆】：澳大利亚最大的美术馆，收藏着来自澳大利亚、欧洲、亚洲等地方的世界级艺术珍品；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
                 深圳航空：荣获中国内地五大航空公司之一；
                 <w:br/>
                 全程澳大利亚旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
@@ -702,51 +704,51 @@
                 【圣基尔达海滩】
                 <w:br/>
                 圣基尔达码头：是圣基尔达海滩的标志性建筑之一，长长的栈桥延伸入海。码头上停满了各式各样的游艇，充满了浓郁的海滨风情。沿着码头散步，可以欣赏到美丽的海景，还能看到街头艺人的精彩表演，感受浓厚的艺术氛围。
                 <w:br/>
                 圣基尔达栈桥（St Kilda Pier）：栈桥长 592 米，直伸大海，尽头是圣基尔达展馆，这是一座具有爱德华时代风格的建筑，曾被烧毁后重建，现已列入维多利亚州遗产名录。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：航机上     午餐：航机上     晚餐：横行霸道海鲜大餐   </w:t>
+              <w:t xml:space="preserve">早餐：航机上     午餐：航机上     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">墨尔本：Element Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1179,98 +1181,94 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨尔本-/-深圳	航班：ZH812/22:15-05:00+1
                 <w:br/>
                 早餐后开始今日精彩的行程：
                 <w:br/>
-                【联邦广场】
-[...10 lines deleted...]
-                <w:br/>
                 【圣派克大教堂】
                 <w:br/>
                 位于旧都市圣派翠克公园旁边，是旧都也是南半球最大最高的天主教堂。这座教堂大部分用青石建成，是19世纪最具代表性的哥特式建筑采用欧洲教堂流行的拉丁十字结构。教堂内有丰富的工艺作品收藏,包括细致的彩绘花窗玻璃;巧夺天工的木雕及石匠工艺,都突显出天主教堂的宏伟与庄严。
                 <w:br/>
                 【皇家植物园】
                 <w:br/>
                 皇家植物园建于19世纪，是当今世界上设计最好的植物园之一，种植着来自澳大利亚甚至世界各地的奇花异草。很值得我们观赏，体验活动丰富多彩，有儿童花园、植物标本馆、植物园商店等。
                 <w:br/>
                 【国立美术馆】
                 <w:br/>
                 国立美术馆（简称 NGV）位于墨尔本市区，是澳大利亚历史最悠久、最受欢迎的公共艺术博物馆。在这里，我们最能感受旧都的“艺术之都”美誉，不论男女老少、素人明星，皆悠闲自在地徜徉于艺术的海洋。艺术欣赏无谓“懂”与“不懂”，每个人都能在这里找到自己的心之所向。
                 <w:br/>
                 【墨尔本大学】
                 <w:br/>
                 始建于1853年，是一所世界顶尖的研究型大学，为全球最负盛名的大学之一。在四大权威世界大学排名中，稳居世界前列，澳洲第二。澳大利亚大学的毕业生在澳洲的政治，文化和商业领域涌现许多杰出人物，包括两名诺贝尔医学奖获得者，两位澳洲前总理等；根据《The Bulletin》专刊“最具影响力的100位澳洲人”，其中有33位与澳大利亚大学有学术关系。
                 <w:br/>
+                【伊伶酒庄 Yering Station】
+                <w:br/>
+                亚拉河谷地标--伊伶酒庄 Yering Station，这座始建于 1838 年的百年庄园，拥有 5 片共 112 公顷葡萄园，采用可持续精准种植，主打细腻优雅冷凉风格葡萄酒，是维多利亚州第一片葡萄园所在地，曾斩获巴黎世博会国际大奖。漫步古榆树大道与艺术花园，在百年谷仓品酒室品鉴获奖冷凉佳酿，观赏坐拥整片葡萄园山谷景致，沉浸式感受澳洲百年葡萄酒庄园慢生活。
+                <w:br/>
+                【布莱顿海滩(Brighton Beach)】
+                <w:br/>
+                成片的彩虹小屋，是每位来旧都打卡拍照的旅客必去的景点之一。彩虹小屋保留了经典的维多利亚时代建筑特点，兼具艺术特色和超高颜值！
+                <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：横行霸道海鲜大餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">航机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2204,51 +2202,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>