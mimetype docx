--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -571,51 +571,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—德庆龙母庙—午餐自理—回程广州
                 <w:br/>
                 早上08:00广州市华厦大酒店门口（海珠广场地铁站A/F出口）集中出发，乘车前往德庆
                 <w:br/>
                 10：00 抵达参观德庆【悦城龙母祖庙】
                 <w:br/>
                 【悦城龙母祖庙】又名孝通庙。景区占地面积约10万平方米，建筑面积1.3万平方米，2009年10月被评为国家AAAA级旅游景区。龙母祖庙始建于秦汉年代，距今已有两千多年历史。现主建筑成于清光绪三十三年（1907年）主要由牌坊、山门、香亭、大殿、妆楼、东裕堂、碑亭、龙母墓、恩荫亭、西客厅和程溪书院等建筑组成。2001年6月被国务院公布为全国重点文物保护单位，是一座荟萃对联、壁画于一堂，集砖、石、木“三雕”及灰、陶“两塑”艺术于一体，以防洪、防雷、防虫建筑技术超群而著称的古建筑群，被誉为南方古建瑰宝。龙母文化源远流长，民俗活动丰富多彩，“龙母诞”（民间信俗）庙会活动，2011年5月被列为国家非物质文化遗产。景区先后被授予“最具中华文化特色旅游景区”、“中华文化教育基地”、“世界华侨华人朝圣龙母基地”等荣誉称号。
                 <w:br/>
                 午餐自理，自由品尝德庆地道农家菜
                 <w:br/>
                 15：00 游览后返程广州集中点，结束愉快行程！
                 <w:br/>
                 【以上行程、游览时间仅供参考，实际以出团安排为准！】
                 <w:br/>
                 交通：旅游空调车
                 <w:br/>
-                到达城市：清远市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1043,51 +1042,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>