--- v1 (2026-06-23)
+++ v2 (2026-07-14)
@@ -892,51 +892,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 行程A：综合免税店 二次元巡礼：池袋Gashapon扭蛋总店、Animate总店、 精灵宝可梦Mega Tokyo-秋叶原动漫街 赠送东京夜游（行程时间约2-3小时）： 东京湾彩虹桥-东京铁塔（不登塔）-都厅45楼展望台-新宿歌舞伎町一番街
                 <w:br/>
                 行程A：【综合免税店】（停留时间约60分钟）日本人气产品免税专门店, 客人可自由选购各种日本国民之健康流行食品及各种日本手信。
                 <w:br/>
                 二次元巡礼：
                 <w:br/>
                 【池袋Gashapon扭蛋总店】(停留时间约60分钟)扭蛋娃娃机总共3000台扭蛋机，健力士纪录保持者。
                 <w:br/>
                 【Animate总店】(停留时间约45分钟）动漫游戏、模型公仔世界最大动漫池袋总店，能找到任何动漫的周边。
                 <w:br/>
-                【精灵宝可梦Mega Tokyo】（停留时间约45分钟）宝可梦发烧友天堂，可以浏览各种宝可梦稀有卡。
+                【池袋海贼王草帽商店】（停留时间约 45 分钟）《海贼王》官方授权的大型周边商店，提供超 10, 00 种原作与动画商品。
                 <w:br/>
                 【秋叶原动漫街】（停留时间约60分钟）东京御宅族圣地「秋叶原」电器街
                 <w:br/>
                 日本著名二次元圣地，作为世界上屈指可数的电器街，如今的秋叶原正发生着日新月异的变化，除了电器商品专卖店之外，商务、饮食等服务功能也日渐齐全。
                 <w:br/>
                 赠送以下行程：（行程时间约2-3小时）
                 <w:br/>
                 【东京湾彩虹桥美景】彩虹大桥是日本首都东京一条横越东京湾北部，连接港区芝浦及台场的吊桥，正式名称为东京港联络桥，是众多影视剧、动漫的取景地，在当地具有很高的人气。
                 <w:br/>
                 【东京铁塔】（不登塔）经典地标东京塔是位于日本东京芝公园的电波塔，是东京的地标性建筑与观光景点。其以法国巴黎的埃菲尔铁塔为范本而建造，正式名称为日本电波塔，这同时也是其营运机构的旧称。为日本第二高的结构物，仅次于东京晴空塔。
                 <w:br/>
                 【都厅45/F展望台】东京都厅是东京的政府大楼，坐落于繁华的新宿区。这栋双子塔建筑是新宿的一大地标，第45层为两个展望台，免费开放给民众参观，可以鸟瞰东京市区的景色。
                 <w:br/>
                 【歌舞伎町一番街】歌舞伎町一番街，位于日本东京新宿东口。有着“日本第一欢乐街”之称。入夜，歌舞伎町灯火通明，喧闹异常，其中不少店营业至天明。酒吧等娱乐场所吸引着大批人驻足。
                 <w:br/>
                 【3D看板猫】大型曲面 LED 屏幕上播出的裸眼 3D 三色猫动画，迅速成为全球热门打卡地，与涉谷忠犬八公、池袋猫头鹰并称东京三大吉祥物地标
                 <w:br/>
                 行程B：【综合免税店】（停留时间约60分钟）日本人气产品免税专门店, 客人可自由选购各种日本国民之健康流行食品及各种日本手信。
                 <w:br/>
                 【东京迪士尼乐园或迪士尼海洋世界】（停留时间不少于8小时）（不含门票及接送服务，可选门票+接送，费用600/人）
                 <w:br/>
                 可游玩至迪士尼乐园关门，可以观赏夜晚园内烟花，玩到尽，市场独有。
                 <w:br/>
                 ***温馨提示：请于报名时确认您选择的行程是A线还是B线，若您选择的是行程B线，请确认您选择前往东京迪士尼乐园还是迪士尼海洋世界。
                 <w:br/>
@@ -1126,51 +1126,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 〖团费已含〗：
                 <w:br/>
                 1.往返经济舱国际机票，全程燃油税，机场税
                 <w:br/>
                 2.配有中文领队及当地中文导游服务
                 <w:br/>
                 3.行程上所列景点第一门票
                 <w:br/>
                 4.境外绿牌车旅游大巴
                 <w:br/>
                 5.行程中所列团队用餐(午:富士山长脚蟹乡土料理日元3000 X 1，神户牛料理日元3000 X 1/ 晚:温泉料理日元3000 X 2）
                 <w:br/>
                 （部分餐厅若无法预约将调整到同餐标餐厅用餐，客人不吃视为自动放弃，餐费恕不退还）
                 <w:br/>
                 6.全程入住当地5星级住宿（国内网评4钻），2晚温泉住宿
                 <w:br/>
                 7.双人间住宿（如旺季期间所安排酒店标间爆满，会自动提升全单间
                 <w:br/>
-                8.全程司机导游服务费人民币350元/人 （大小同价）
+                8.全程司机导游服务费人民币500元/人 （大小同价）
                 <w:br/>
                 9.燃油附加费 人民币100元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1190,51 +1190,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 〖团费不含〗：
                 <w:br/>
                 1.出入境行李海关课税
                 <w:br/>
                 2.超重行李的托运费及保管费
                 <w:br/>
                 3.酒店内收费电视、电话、饮品、烟酒等个人消费税，境外个人消费费用自理。
                 <w:br/>
                 4.由于目前国际燃油税不断上涨, 若航空公司临时调整燃油税, 本社有权按实际情况补收税金差价, 敬请配合!
                 <w:br/>
                 5.旅客旅游意外险(请建议客人自行购买)
                 <w:br/>
                 6.全程单房差 人民币2800元/人
                 <w:br/>
-                7.日本旅游签证 人民币250元/人
+                7.日本旅游签证 人民币700元/人
                 <w:br/>
                 （签证费随领馆最新价格落实会有所浮动）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1681,51 +1681,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>