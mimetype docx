--- v0 (2026-06-04)
+++ v1 (2026-07-02)
@@ -1093,51 +1093,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                7、●未含往程机票税费成人400元/人，12岁以下儿童140元/人（若临时有调整，具体以航司政策为准），报名时收取。
+                7、●未含往程机票税费成人300元/人，12岁以下儿童100元/人（若临时有调整，具体以航司政策为准），报名时收取。
                 <w:br/>
                 8、自愿自理：
                 <w:br/>
                 地心谷玻璃桥70元/人；观光电梯35元/人；悬崖列车90元/人；地心奇航60元/人。
                 <w:br/>
                 恩施大峡谷云龙地缝小蛮腰电梯30元/人。
                 <w:br/>
                 屏山大峡谷自愿自理悬浮拍照小木船30元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1261,85 +1261,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">报名时收取</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">未含往程机票税费成人400元/人，12岁以下儿童140元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
+              <w:t xml:space="preserve">未含往程机票税费成人300元/人，12岁以下儿童100元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 440.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1698,51 +1698,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>