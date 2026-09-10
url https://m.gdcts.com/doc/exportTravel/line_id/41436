--- v1 (2026-07-02)
+++ v2 (2026-09-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">7-8月【臻品恩施-精品小团】湖北双飞5天｜屏山大峡谷｜清江大峡谷·蝴蝶岩｜狮子关｜女儿城｜地心谷｜恩施大峡谷·云龙河地缝｜宣恩仙山贡水｜纯玩行程单</w:t>
+        <w:t xml:space="preserve">9-10月【臻品恩施-精品小团】湖北双飞5天｜屏山大峡谷｜清江大峡谷·蝴蝶岩｜狮子关｜女儿城｜地心谷｜恩施大峡谷·云龙河地缝｜宣恩仙山贡水｜纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20260708-ZPES</w:t>
+              <w:t xml:space="preserve">JSJ-HB20260910-ZPES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1017,51 +1017,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州-荆州5天往返飞机经济舱，请尽量提供身份证复印件或拍照；
                 <w:br/>
                 2、住宿：全程4晚网评四钻酒店，（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
                 <w:br/>
-                （1）单房差补600元/人，退房差350元/人
+                （1）单房差补450元/人，退房差220元/人
                 <w:br/>
                 （2）参考酒店：荆州华美达、荆盛或同级，恩施美豪、盛格丽、华睿丽嘉、住景或同级。
                 <w:br/>
                 温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
                 <w:br/>
                 3、餐饮标准：团队用餐：全程含4早餐4正餐（其中2常规团餐40元/人/餐+1餐特色餐恩施摔碗酒50元/人/餐+1餐宣恩烤鱼50元/人/餐）十人一桌十菜一汤，船餐除外，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4、本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5、门票：景区所列大门票及景区内必消小交通。(自愿自理费用除外，行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6、导游标准：此行程6人成团当地安排地接导游。
                 <w:br/>
                 7、此团为散客拼团，不派全陪。
                 <w:br/>
                 8.温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1093,51 +1093,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                7、●未含往程机票税费成人300元/人，12岁以下儿童100元/人（若临时有调整，具体以航司政策为准），报名时收取。
+                7、●未含往程机票税费成人240元/人，12岁以下儿童60元/人（若临时有调整，具体以航司政策为准），报名时收取。
                 <w:br/>
                 8、自愿自理：
                 <w:br/>
                 地心谷玻璃桥70元/人；观光电梯35元/人；悬崖列车90元/人；地心奇航60元/人。
                 <w:br/>
                 恩施大峡谷云龙地缝小蛮腰电梯30元/人。
                 <w:br/>
                 屏山大峡谷自愿自理悬浮拍照小木船30元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1261,85 +1261,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">报名时收取</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">未含往程机票税费成人300元/人，12岁以下儿童100元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
+              <w:t xml:space="preserve">未含往程机票税费成人240元/人，12岁以下儿童60元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 240.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1614,51 +1614,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需另补门票150元+景交130元/人）</w:t>
+              <w:t xml:space="preserve">2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需另补门票233元+景交170元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1698,51 +1698,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>