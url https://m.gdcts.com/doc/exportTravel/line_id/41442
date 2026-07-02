--- v0 (2026-06-04)
+++ v1 (2026-07-02)
@@ -1101,53 +1101,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                7、未含返程机票税费成人200元/人、儿童70元/人（若临时有调整，具体以航司政策为准），报名时收取。
-[...1 lines deleted...]
-                8.未含景区交通130元/人：神农顶60+大九湖70元，合计130元/人，报名时收取或当地现付导游。
+                7、未含返程机票税费成人150元/人、儿童50元/人（若临时有调整，具体以航司政策为准），报名时收取。
+                <w:br/>
+                8.未含景区交通：大九湖70元，报名时收取或当地现付导游。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1263,156 +1263,156 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">报名时收取</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">未含返程机票税费成人200元/人、儿童70元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
+              <w:t xml:space="preserve">未含返程机票税费成人150元/人、儿童50元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">报名时收取</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">未含景区交通130元/人：神农顶60+大九湖70元，合计130元/人，报名时收取或当地现付导游。</w:t>
+              <w:t xml:space="preserve">未含景区交通：大九湖70元/人，报名时收取或当地现付导游。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 70.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1610,51 +1610,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">●2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费、研学与手工课程（探洞燕子洞、2手工制作）；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需另补门票150元+景交130元/人）</w:t>
+              <w:t xml:space="preserve">●2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费、研学与手工课程（探洞燕子洞、2手工制作）；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需另补门票150元+景交70元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1694,51 +1694,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>