--- v3 (2026-08-12)
+++ v4 (2026-09-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">7-8月【小小探险家·勇闯神农架】湖北单高单飞5天｜岳阳市科技馆｜神农顶｜大九湖｜天燕｜官门山｜神农坛｜天生桥｜神农天池｜纯玩行程单</w:t>
+        <w:t xml:space="preserve">9-10月【秋染神农架·寻鹿大九湖】湖北单高单飞5天｜洞庭湖观光带｜汴河街｜神农顶｜大九湖｜天燕｜官门山｜神农坛｜天生桥｜神农天池｜纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20250708-XXTXJ</w:t>
+              <w:t xml:space="preserve">JSJ-HB2025910QRSNJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -297,51 +297,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">高铁</w:t>
+              <w:t xml:space="preserve">飞机</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -396,83 +396,73 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎精华景点一网打尽，让您此行不留遗憾：
                 <w:br/>
-                亲子研学路线分段科学：人文科普+自然生态双线串联
-[...2 lines deleted...]
-                <w:br/>
                 【天燕景区】彩虹桥、国家森林公园、以猎奇探秘为主题的原始生态旅游区
                 <w:br/>
                 【大九湖景区】大九湖被誉为“小呼伦贝尔”的高山平原
                 <w:br/>
                 【神农顶景区】华中第一峰，来神农架旅游的重要景点，有被誉为小张家界
                 <w:br/>
                 【神农坛景区】伟大华夏始祖炎帝神农氏缅怀广场，1300年的神农架神树千年杉王
                 <w:br/>
                 【官门山景区】熊猫馆成为了主要看点，还有探秘的野人洞，这是神农架生态研究中心
                 <w:br/>
                 【天生桥景区】集奇洞、奇桥、奇瀑，并集中展现巴人文化的巴人部落于一体
                 <w:br/>
                 【神农天池】景区主要景点：“灵水神韵”、“林海拾趣”、“杉后祈福”
                 <w:br/>
-                【岳阳市科技馆】岳阳市唯一的综合性科技馆	
-                <w:br/>
                 ◎行程特色
                 <w:br/>
-                1）全程植入4大动手体验项目，亲子协作完成任务，研学不只是观光：1.桦树皮非遗手工制作，感受荆楚非遗民俗；
-[...9 lines deleted...]
-                5）特别赠送：电子大合照，游览期间每人每天一瓶山泉水。
+                1）单高单飞合理动线，省时不折腾：广州高铁→岳阳，神农架飞机直飞返回广州，科学规划环线不走回头路，避开长时间盘山大巴，减少路途消耗，省去中间6小时车程
+                <w:br/>
+                2）人文 + 自然双线兼顾：不走走马观花路线，神农架经典核心景区全覆盖
+                <w:br/>
+                3）大九湖亲喂梅花鹿，沉浸式和野生动物互动；寻访短嘴金丝燕、探秘燕子溶洞，解锁神农架稀缺特色自然景观；湿地、高山森林、峡谷溶洞、人文古迹多元景观一次性集齐。
+                <w:br/>
+                4）特别赠送：电子大合照，游览期间每人每天一瓶山泉水。
                 <w:br/>
                 【特别提示：根据实际出票情况不同，此行程可能会调整游览景点顺序，景点和路线标准不变，敬请知须】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -591,53 +581,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南-岳阳东，岳阳市科技馆-宜昌
-[...1 lines deleted...]
-                于指定时间在广州南/广州白云站/广州北集合乘高铁二等座前往岳阳（车程约3.5小时，参考车次：广州南-岳阳东上午7-10点之间车次，具体时间以出票车次为准！）。抵达后游览【岳阳市科技馆】（游览时间约1.5小时）是岳阳市唯一的综合性科技馆，是实施科技兴市战略、提升全民科学素质、对公众进行科普教育的公益性科普基础设施，系全国科普教育基地、湖南省首批青少年科技教育基地，是我市创建全国文明城市重要窗口之一。五大常设展区‌：馆内设有‌航空航天、声光影像、科学原理、科技创新成果、自然科学‌5 个主题展区，拥有 400 多件展品，适合各个年龄段的观众探索。后乘车前往宜昌（车程约3小时）。
+                广州南-岳阳东，洞庭湖，汴河街
+                <w:br/>
+                于指定时间在广州南/广州白云站/广州北集合乘高铁二等座前往岳阳（车程约3.5小时，参考车次：广州南-岳阳东上午7-10点之间车次，具体时间以出票车次为准！）。抵达后游览【岳阳市科技馆】（游览时间约1.5小时）是岳阳市唯一的综早上自行于广州站/广州南/广州白云站，乘高铁二等座位抵达岳阳东站（参考时间：07:00-12:00分之间车次或其它时间点车次，以具体出票时间为准，约3小时），前往【汴河街】（车程约3小时，游览时间约1.5小时）是以岳阳楼文化、洞庭文化、巴陵文化为基础精心打造的一条特色仿古商业街。汴河街建筑设计古朴典雅，是国内仿古建筑面积最大的传统风貌商业街，历史上该地区称之为汴河区，仿古街因此而得此名。后游览【洞庭湖】风光带欣赏我国第二大淡水湖，号称“八百里洞庭湖”;洞庭湖的意思就是神仙洞府，可见其风光之绮丽迷人，洞庭湖浩瀚迂回，山峦突兀，其最大的特点便是湖外有湖，湖中有山，渔帆点点，芦叶青青，水天一色，鸥鹭翔飞；碧波万顷的洞庭湖不愧为“天下第一水”。后乘车前往宜昌（车程约3.5小时）。晚餐后入住酒店。
                 <w:br/>
                 交通：高铁，汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -669,295 +659,289 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天生桥，神农坛，官门山（大熊猫、桦树皮非遗手工制作、搭建庇护所手工）
-[...5 lines deleted...]
-                交通：汽车
+                天生桥，神农坛，官门山（大熊猫）
+                <w:br/>
+                早餐后乘车前往游览【神农坛风景区】（游览约1小时），参观古老孑遗物种植物园，拥抱千年铁杉王、祭拜炎帝神农氏，感受中华五千年文明长河的源头文化，感恩先祖对后世的创造性贡献、体验炎帝搭架采药的艰辛和伟大。游览生态自然博物馆。后游览【天生桥景区】（车程约10分钟，游览约2小时），天生桥景区位于神农架湖北省神农架老君山下的彩旗村，紧邻209国道，距神农坛4.8公里，2003年4月正式对外开放的新型生态旅游区。这里海拔1200米，面积60平方公里，是一个以奇洞、奇桥、奇瀑、奇潭为特点的休闲、探险、揽胜的旅游区。
+                <w:br/>
+                最后前往游览【官门山风景区】（车程约10分钟，游览约2小时）是集生态观光、自然科普、避暑康养、亲子休闲于一体的宝藏秘境，也是神农架5A级景区中极具特色的生态科普胜地。景区内有典型的北亚热带常绿阔叶林、奇特的地下暗河等自然景观；有野人雕塑母爱、生物多样性实验室【自然生态馆】【地质地貌馆】【野生动植物馆】【野人科考馆】等人文景点。八公里清幽峡谷蜿蜒舒展，清溪潺潺、林木葱郁，满目苍翠盎然，清新负氧离子充盈山间，远离城市喧嚣，是天然的山野氧吧。不同于高山徒步的疲惫，官门山全程步道平缓舒适，老少皆宜，轻松解锁沉浸式山野慢旅行。这里更是沉浸式自然研学课堂！一站式自然博物馆集群，涵盖地质、动植物、生态科考多元展区，全方位解锁神农架亿万年地质变迁、珍稀物种奥秘，让游玩不止赏景，更能知行合一、增长见闻。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">神农架（木鱼）</w:t>
+              <w:t xml:space="preserve">神农架</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 神农顶，大九湖
                 <w:br/>
                 早餐后乘车前往【神农顶风景区】（车程约30分钟，游览约3.5小时）神农顶风景区是国家级自然保护区，5A级景区，游览【板壁岩】【瞭望塔】【神农谷】【金猴岭】。穿越素以“野人”的出没地的板壁岩，游客可感受高山石林、高山草甸、高山箭竹、高山杜鹃交融的画面。走近瞭望塔，游客可站在神农山势的至高点遥望崖谷陡峻、群山连绵的华中第一山峰。登顶神农谷，欣赏石林丛生、似竹似笋、千姿百态、流云飞雾、竹海苍翠、峰奇谷秀的奇特景观。
                 <w:br/>
-                后乘车前往【大九湖国家湿地公园】（游览约3小时）徒步穿越中国最美的国家湿地公园--大九湖湿地公园，呼吸清新无比的空气，漫步于绿草如 茵、牲畜成群、田畴交错、沟渠纵横的草地上，欣赏风吹草低见牛羊的美景，探究落水孔之谜；寻薛刚反唐历史遗迹、娘娘坟，赏珍稀野生花卉。我们乘坐【红黑黄相间的小火车】以时速 15公里的速度行驶在湖泊间，与蓝天、白云、湖水、湿地相映成趣。零距离接触超级活泼可爱的梅花鹿，美似日本奈良！
-[...1 lines deleted...]
-                交通：汽车
+                后乘车前往【大九湖国家湿地公园】（游览约3小时）穿越中国最美的国家湿地公园--大九湖湿地公园，呼吸清新无比的空气，漫步于绿草如 茵、牲畜成群、田畴交错、沟渠纵横的草地上，欣赏风吹草低见牛羊的美景，探究落水孔之谜；寻薛刚反唐历史遗迹、娘娘坟，赏珍稀野生花卉。我们乘坐【红黑黄相间的小火车】以时速 15公里的速度行驶在湖泊间，与蓝天、白云、湖水、湿地相映成趣。零距离接触超级活泼可爱的梅花鹿，美似日本奈良！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">神农架（坪迁）</w:t>
+              <w:t xml:space="preserve">神农架</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天燕（短嘴金丝燕、探洞燕子洞），神农天池
+                天燕（短嘴金丝燕、探密燕子洞），神农天池
                 <w:br/>
                 早餐后乘车前往【天燕风景区】（车程约1.5小时，游览约2小时）天燕景区海拔2200米，是以奇树、奇花、奇洞与山民奇风异俗为特色，以猎奇探秘为主题的原始生态旅游区。天燕生态旅游区因北有燕子垭，南有天门垭而得名，控制面积110平方公里，规划开发面积55.18平方公里，是我国正在建设中的生态旅游区和亚洲生物多样性示范基地，是国家重点投资的全国生态旅游示范区。垭口西侧的半壁上有会仙桥、观景台、燕舞亭等景观。桥头的香柏迎风傲霜，婀娜多姿，桥下的森林原始古老，生机盎然。沿小径登临燕舞亭，可领略原始森林的特有风貌。凭石栏俯瞰塔坪村，可饱赏云海佛光的壮丽景观。天燕基地以原始风光为背景，以神农氏传说和淳朴的山林文化为内涵，开展科考、探秘、户外体验等研学课程。短嘴金丝燕：雨燕目候鸟，人称“无脚鸟”，脚短小难落地，常年空中捕食飞虫；每年4-9月在神农架燕子洞岩壁筑巢繁育，深秋南迁东南亚越冬，以苔藓混合唾液筑巢，是本土特色野生燕种。燕子洞：是燕子垭标志性区域，高约20米，洞内可容千人，在这里生活着数量众多的“短嘴金丝燕”，它们能在黑暗中准确辨别方位，灵敏度极高。这种金丝燕原本是一种海鸟，经过亿万年沧海桑田的变迁（神农架在远古时期是汪洋大海），留在了这里。课程通过探秘燕子洞来探索溶洞形成，通过观察、倾听来寻找洞内生物，通过实验来分析洞内生物是通过何种方式来辨别方位的。
                 <w:br/>
                 后乘车前往【神农天池风景区】神农天池景区（原名巴桃园景区），国家4A景区，位于神农架东北部松柏镇红花朵林场，是北部游客进入神农架的第一站。景区最高海拔2006米、海拔1400米，年平均气温为12℃，夏无酷热、冬无严寒。森林覆盖率达79.6％，空气中负氧离子含量高达27万个/立方米，形成了自然氧吧。景区处于群山之中，地貌形态为两山夹一沟，景区内草木繁盛、溪流潺潺、清幽雅致，道路与山水、林木交叠，勾勒出一幅幅古朴、灵动的山水自然画卷，景区主要景点：“灵水神韵”、“林海拾趣”、“杉后祈福”（树龄1100年左右，树围4.75米、树高35米、胸径1.75米、冠幅19米）、“原生海棠园”（50亩，花季5-6月）等。景区集吃住娱为一体：丛林木屋酒店、火车酒店、临河旅墅等特色酒店任您选，建设有自驾车营地、房车营地、轻奢帐篷营地，另有林间探险、皮划艇、脚蹬船、湖边垂钓、喊泉，篝火晚会、户外烧烤、自驾越野、团建拓展等多种娱乐设施、项目，配套有大型餐厅、商品卖场等。
                 <w:br/>
-                交通：汽车
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">神农天池（火车酒店）</w:t>
+              <w:t xml:space="preserve">天池火车酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 神农架-广州（CZ5558/12：05-14:10）
                 <w:br/>
                 早餐后前往神农架机场集合乘坐飞机返程广州（参考航班：CZ5558/12：05-14:10具体时间以实际出票为准），结束愉快的旅程。
                 <w:br/>
-                交通：汽车/飞机
+                交通：汽车，飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1025,51 +1009,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：来程广州-岳阳高铁、返程神农架-广州飞机，请尽量提供身份证复印件或拍照；
                 <w:br/>
                 2、住宿：2晚网评四钻酒店，2晚景区内豪华酒店（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
                 <w:br/>
-                （1）单房差补750元/人，退房差400元/人
+                （1）单房差补450元/人，退房差220元/人
                 <w:br/>
                 （2）参考酒店：宜昌君鼎、凯莎国际、夷陵华美达或同级；神农架神农山庄、神农酒店或同级；大九湖雅斯特、汉江源、华胥或同级；神农天池火车酒店、木屋别墅或同级。
                 <w:br/>
                 温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。神农架地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
                 <w:br/>
                 3.餐饮标准：团队用餐：全程含4早餐6正餐（其中4常规团餐30元/餐+2特色餐跑跑猪蹄宴、神农吊锅宴40元/餐）。早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4.本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5.门票：景区所列大门票。(行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6.导游标准：全程持证导游服务，此行程10人成团当地安排地接导游。
                 <w:br/>
                 7.此团为散客拼团，不派全陪。
                 <w:br/>
                 8.温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1101,51 +1085,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                7、未含返程机票税费成人150元/人、儿童50元/人（若临时有调整，具体以航司政策为准），报名时收取。
+                7、未含返程机票税费成人120元/人、儿童30元/人（若临时有调整，具体以航司政策为准），报名时收取。
                 <w:br/>
                 8.未含景区交通：大九湖70元，报名时收取或当地现付导游。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1246,102 +1230,102 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">报名时收取</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">未含返程机票税费成人150元/人、儿童50元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
+              <w:t xml:space="preserve">机票税费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">未含返程机票税费成人120元/人、儿童30元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 150.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">报名时收取</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1610,51 +1594,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">●2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费、研学与手工课程（探洞燕子洞、2手工制作）；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需另补门票150元+景交70元/人）</w:t>
+              <w:t xml:space="preserve">2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需补门票150元+景交70元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1694,51 +1678,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>