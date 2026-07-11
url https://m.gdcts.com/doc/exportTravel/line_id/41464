--- v0 (2026-06-18)
+++ v1 (2026-07-11)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南航直飞·呼伦牧歌】内蒙海拉尔双飞6天∣2+1豪华大巴∣呼伦贝尔大草原∣莫尔格勒河 ∣额尔古纳湿地 ∣ 蒙兀室韦∣天幕下午茶 ∣黑山头小镇 ∣ 186彩带河∣满洲里 ∣呼和诺尔湖∣草原部落∣二卡跨国湿地行程单</w:t>
+        <w:t xml:space="preserve">【深航直飞·呼伦牧歌】内蒙海拉尔双飞6天∣2+1豪华大巴∣呼伦贝尔大草原∣莫尔格勒河 ∣额尔古纳湿地 ∣ 蒙兀室韦∣天幕下午茶 ∣黑山头小镇 ∣ 186彩带河∣满洲里 ∣呼和诺尔湖∣草原部落∣二卡跨国湿地行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GX-20260605Z10</w:t>
+              <w:t xml:space="preserve">GX-202600709</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,64 +345,55 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 精选优质·参考航班：
                 <w:br/>
-                 南方航空·海拉尔往返6日  往返直飞
-[...12 lines deleted...]
-                海拉尔—广州CZ8988/13:20-18:20；
+                深航直飞·海拉尔6天  逢周一/二/四/七出发  
+                <w:br/>
+                广州—海拉尔 ZH8101/09:30-14:00直飞，
+                <w:br/>
+                海拉尔—广州 ZH8102/15:00-19:40直飞
                 <w:br/>
                 <w:br/>
                 备注：以上航班仅供参考，实际航班及航班时刻请以出票为准
                 <w:br/>
                 ——实际航班以出票为准，仅供参考！
                 <w:br/>
                 ——特别注意：团费是不含机场建设费和燃油费,报名的时候需要收取，详情价格见团期价格和附加项目。
                 <w:br/>
                 ——特别说明：赠送项目因任何原因不参加，费用一律不退，也不换等价项目；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1214,51 +1205,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1交通：广州起止，含往返机票，不含往返机场建设税+燃油费（请以实际为准）；
                 <w:br/>
                 2用车：14人以上 当地安排2+1豪华大巴（第一天和第六天安排常规旅游车），按人数定车型，保证一人一座；
                 <w:br/>
                 3住宿：1晚满洲里四钻酒店+2晚海拉尔三钻酒店+1晚室韦俄式木刻楞（请自备洗漱用品，特色住宿无星级）+1晚黑山头草原蒙古包（特色住宿无星级）；报价含每成人每天一张床位，报名时如出现单人，酒店又不能加床或无三人间时，请补齐单房差（内蒙古地区比南方发达地区住宿条件略差一些，请谅解。）；
                 <w:br/>
                 4用餐：5早4正（团餐30元/正*4正），若发团人数低于8人，则无餐食（无餐差退还，恕不另行通知）；早餐为酒店房费含，不占床位无早餐，早餐不用无费用退还；旅游定点餐厅，口味以东北菜为主；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变
                 <w:br/>
                 5门票：包含行程所列景点首道大门票；园中园门票自理。
                 <w:br/>
                 6导游：当地优秀导游服务；团队人数低于10人均不派导游，安排司兼旅行管家（代买门票/协助入住）；广州机场安排送机导游；
                 <w:br/>
-                7购物：不安排购物店（景区内各种景中店/过脚过路店/公路边设立的洗手间店)不算旅游行程中的购物店；
+                7购物：景区内各种景中店/过脚过路店/公路边设立的洗手间店)不算旅游行程中的购物店；
                 <w:br/>
                 特别说明：赠送项目因任何原因不参加，费用一律不退，也不换等价项目；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2393,51 +2384,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>