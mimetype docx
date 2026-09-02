--- v2 (2026-08-12)
+++ v3 (2026-09-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">7-8月【玩转神恩】湖北单飞单高5天｜神农顶｜官门山｜神农祭坛｜天生桥｜屏山大峡谷｜恩施大峡谷·云龙河地缝｜宣恩仙山贡水｜女儿城｜荆州古城｜纯玩行程单</w:t>
+        <w:t xml:space="preserve">9-10月【玩转神恩】湖北单飞单高5天｜神农顶｜官门山｜神农祭坛｜天生桥｜屏山大峡谷｜恩施大峡谷·云龙河地缝｜宣恩仙山贡水｜女儿城｜荆州古城｜纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20250708-WZESS5</w:t>
+              <w:t xml:space="preserve">JSJ-HB20250910WZESS5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1019,51 +1019,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州（飞机）-神农架；岳阳（高铁）-广州，单飞单高5天往返，请尽量提供身份证复印件。
                 <w:br/>
                 2、住宿：神农架1晚特色民宿（或3钻酒店），恩施、宣恩2晚网评3钻酒店，宜昌1晚网评四钻酒店。（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
                 <w:br/>
                 （1）单房差补350元/人，退房差200元/人
                 <w:br/>
-                （2）参考酒店神农架木鱼云栖精宿、荣逸精致或同级；宜昌夷陵华美达或同级；宣恩源达或同级；女儿城纽宾凯，漫希或同级
+                （2）参考酒店神农架木鱼云栖精宿、荣逸精致、假日酒店或同级；宜昌夷陵华美达或同级；宣恩源达、澜庭或同级；女儿城纽宾凯，漫希或同级
                 <w:br/>
                 温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施、神农架地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
                 <w:br/>
                 3、餐饮标准：团队用餐：全程含4早餐4正餐（1餐常规团餐30元/人/餐；3餐特色餐40元/人/餐：铜鼎夜宴、摔碗酒、富硒宴）。十人一桌八菜一汤，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4、本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5、门票：景区所列大门票及景区内必消小交通。(自愿自理费用除外，行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6、导游标准：此行程10人成团当地安排地接导游。
                 <w:br/>
                 7、此团为散客拼团，不派全陪。
                 <w:br/>
                 8、温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1543,51 +1543,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2—12周岁内（不含12周岁）儿童：含往返大交通费用（去程儿童机票，返程高铁半票）、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需补门票243元+景交170元/人）</w:t>
+              <w:t xml:space="preserve">2—12周岁内（不含12周岁）儿童：含往返大交通费用（去程儿童机票，返程高铁半票）、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需补门票243元+景交110元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1627,51 +1627,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>