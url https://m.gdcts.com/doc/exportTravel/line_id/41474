--- v0 (2026-06-08)
+++ v1 (2026-07-02)
@@ -585,51 +585,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-神农架（CZ5557/08：55-11:10），神农顶
                 <w:br/>
-                早上集中在广州白云机场集合，乘飞机赴神农架（参考航班：CZ5557/08：55-11:10）。抵达接机后前往游览【神农顶风景区】（未含景区换乘车60元/人）（车程约40分钟，游览约3.5小时）神农顶风景区是国家级自然保护区，5A级景区，游览【板壁岩】【瞭望塔】【神农谷】【金猴岭】穿越素以“野人”的出没地的板壁岩，游客可感受高山石林、高山草甸、高山箭竹、高山杜鹃交融的画面。走近瞭望塔，游客可站在神农山势的至高点遥望崖谷陡峻、群山连绵的华中第一山峰。登顶神农谷，欣赏石林丛生、似竹似笋、千姿百态、流云飞雾、竹海苍翠、峰奇谷秀的奇特景观。探秘神农架野人之迷，徒步峡谷深渊，历经12亿年地质变迁，白云岩喀斯特石林，如柱似笋、苍劲雄浑，形态万千。后入住酒店。
+                早上集中在广州白云机场集合，乘飞机赴神农架（参考航班：CZ5557/08：55-11:10）。抵达接机后前往游览【神农顶风景区】（车程约40分钟，游览约3.5小时）神农顶风景区是国家级自然保护区，5A级景区，游览【板壁岩】【瞭望塔】【神农谷】【金猴岭】穿越素以“野人”的出没地的板壁岩，游客可感受高山石林、高山草甸、高山箭竹、高山杜鹃交融的画面。走近瞭望塔，游客可站在神农山势的至高点遥望崖谷陡峻、群山连绵的华中第一山峰。登顶神农谷，欣赏石林丛生、似竹似笋、千姿百态、流云飞雾、竹海苍翠、峰奇谷秀的奇特景观。探秘神农架野人之迷，徒步峡谷深渊，历经12亿年地质变迁，白云岩喀斯特石林，如柱似笋、苍劲雄浑，形态万千。后入住酒店。
                 <w:br/>
                 交通：高铁，汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1093,53 +1093,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                7、未含来程机票税费成人200元/人，儿童70元/人（若临时有调整，具体以航司政策为准），报名时收取。
-[...1 lines deleted...]
-                8、未含景区景交155元/人：神农顶60元/人、地心谷30元/人、狮子关30元/人、三峡大坝35元/人；合计155元/人，报名时收取或当地现付导游。
+                7、未含来程机票税费成人150元/人，儿童50元/人（若临时有调整，具体以航司政策为准），报名时收取。
+                <w:br/>
+                8、未含景区景交95元/人：地心谷30元/人、狮子关30元/人、三峡大坝35元/人；合计95元/人，报名时收取或当地现付导游。
                 <w:br/>
                 9、自愿自理：
                 <w:br/>
                 地心谷玻璃桥70元/人；观光电梯35元/人；悬崖列车90元/人；地心奇航60元/人。
                 <w:br/>
                 三峡大坝电瓶车10元/人
                 <w:br/>
                 土司城耳麦20元/人
                 <w:br/>
                 长江夜游游船180元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1265,156 +1265,156 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">报名时收取</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">未含来程机票税费成人200元/人，儿童70元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
+              <w:t xml:space="preserve">未含来程机票税费成人150元/人，儿童50元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">报名时收取</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">未含景区景交155元/人：神农顶60元/人、地心谷30元/人、狮子关30元/人、三峡大坝35元/人；合计155元/人，报名时收取或当地现付导游。</w:t>
+              <w:t xml:space="preserve">未含景区景交95元/人：地心谷30元/人、狮子关30元/人、三峡大坝35元/人；合计95元/人，报名时收取或当地现付导游。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 155.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1781,51 +1781,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>