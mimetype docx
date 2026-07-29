--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -755,51 +755,51 @@
                 <w:br/>
                 关于黄果树水帘洞景点游览的通知：
                 <w:br/>
                 1、根据黄果树景区最新规定，水帘洞实行分时段实名预约制，需游客【自行实名】登录微信小程序“安旅通”平台，或现场扫码进行预约，任何第三方公司不得违规代预约。
                 <w:br/>
                 2、旅行社团队票仅包含景区首道大门票，且因旅游旺季购买渠道不同，均为入园前一天最终确认出票，再出票后游客才可进行【水帘洞分景点预约流程】，如您有前往水帘洞体验需要，在最终出票后才可自行预约，因为每天不同时段都有预约人数限制，所以存在无法抢约成功，从而无法前往该点参观的情况。如因水帘洞库存预约问题，造成无法参观，无任何费用退还，望您知晓了解。
                 <w:br/>
                 3、水帘洞道路狭窄，预约名额有限，旅行社只能保证首道大门票，因黄果树景区整体人流量较大，且水帘洞潮湿路滑通行道路狭窄，存在磕碰摔伤的几率，即便预约成功也需超长时间排队等待，我们建议放弃该小点的参观体验；
                 <w:br/>
                 <w:br/>
                 不可抗力因素：如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没；如大瀑布水帘洞或陡坡塘护栏桥区域 发布关闭通知，导致无法游览，取消该段游览行程，景区套票无退费，敬请谅解。
                 <w:br/>
                 <w:br/>
                 游览完毕行车时间约3-4小时左右，入住黔南，后休息或自由活动。
                 <w:br/>
                 今晚入住酒店参考如下：
                 <w:br/>
                 网评3钻版（黔南地区酒店参考）：都匀西苑锦润酒店/都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店。
                 <w:br/>
                 网评4钻版（黔南地区酒店参考）：都匀毛尖度假/山水花园/都匀伯爵/荔波三力酒店/青瑶/喜事欢朋/独山逸林或不低于以上标准网评4钻酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：黄果树风景区、赠送飞跃黄果树观影体验
                 <w:br/>
-                自费项：黄果树电瓶车50+保险10元/人必须乘坐，请现付导游；不含景区大扶梯单程30元/人，往返50元/人，自愿消费原则。
+                自费项：不含黄果树电瓶车50+保险10元/人，请现付导游代买或现场自行购买；不含景区大扶梯单程30元/人，往返50元/人，自愿消费原则。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -866,51 +866,51 @@
                 4、不可抗力因素：
                 <w:br/>
                 如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没，如小七孔景区发布闭园通知，导致无法游览，取消小七孔游览行程，改为游览都匀绿博园景区或秦汉影视城景区，费用不退不补，敬请谅解。
                 <w:br/>
                 <w:br/>
                 游览完毕后前往游览黔东南苗族之乡，乘车约3小时左右—【西江千户苗寨】（不含电瓶车20元/人，不含保险10元/人，清现付导游），全国最大的苗族村寨, 千户苗寨四面环山，重峦叠嶂，梯田依山顺势直连云天，白水河穿寨而过，将西江苗寨一分为二。寨内吊脚楼层层叠叠顺山势而建，又连绵成片，房前屋后有翠竹点缀。誉有 “苗族露天博物馆”之称。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、西江住宿大多以木质结构的民宿客栈为主，为苗家原来的老房子改建而成，条件无法与城市酒店相比。主要以观景采风、体验为主，请您对于西江住宿抱有合理的心理预期，清勿期望过高。
                 <w:br/>
                 2、苗寨景区里面大多是石板路以及台阶，且只能乘坐内部观光车，走路较多。建议提前分装好行李，轻装简行，不重要的行李物品可以放大巴车师傅车上。
                 <w:br/>
                 3、赠送项目：在西江千户苗寨，可体验打糍粑劳动及旅拍抵扣券，使用前，会有专人对接告知方法，赠送项目，不去不退费。
                 <w:br/>
                 晚餐后入住酒店休息或自由活动。
                 <w:br/>
                 <w:br/>
                 西江特色客栈参考：黔庄/清风雅居/西江水岸/蝴蝶谷/山水谈/云亭依山/听涛轩 /西江依山伴水/蓝靛阁/弄花小院/璞宿山堂 /西江河畔/月影酒店/西江依山伴水/弄花小院或不低于以上标准客栈
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：荔波小七孔、西江千户苗寨
                 <w:br/>
-                自费项：荔波小七孔不含景区内保险及必乘环保车50元/人+西江千户苗寨景区必乘4段电瓶车+保险30元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费
+                自费项：荔波小七孔不含景区内保险及环保车50元/人+西江千户苗寨景区4段电瓶车+保险30元/人，请现付导游代买或现场自行购买；不含鸳鸯湖划船船票30元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：荔波簸箕宴     晚餐：高山流水长桌宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -970,51 +970,51 @@
                 <w:br/>
                 镇远古城美食攻略：镇远因“太极古城”而闻名，最著名的当属500年历史的“道菜”。相传，最初由贵州镇远县青龙洞中的道士所创，故称“道菜”。镇远是贵州东部的水陆码头和交通要道，又是许多商品的集散地。随着客商往来，陈年道菜的美名也享誉四方。到了清代，曾为进奉皇室的贡品。还有豆花烤鱼、豆腐脑、冰甜酒等。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、镇远街边小酒吧较多，建议适度饮酒，注意人身安全。
                 <w:br/>
                 2、贵州地处云贵高原地区，山路较多，请穿轻便、柔软休闲鞋子，素有天无三日晴之说，天气多雨，请自备晴雨伞，景区经常有雨雾天气、及冬天雪地路滑，请注意踩稳，行走不宜过快，小心慢行。
                 <w:br/>
                 <w:br/>
                 游览结束后，乘车约2小时，前往酒店，入住酒店后休息或自由活动。
                 <w:br/>
                 铜仁酒店参考如下：
                 <w:br/>
                 网评3钻版（铜仁酒店参考）：御都/木杉河/万山红/波西塔西/江口贵居登峰/ 梵净山国际或不低于以上标准网评3钻酒店/民宿
                 <w:br/>
                 网评4钻版（铜仁酒店参考）：美高酒店/温州梵润/ 楚溪大酒店/ 铂晶/江口锦江都城/江口星玥民宿或不低于以上标准网评4钻酒店/民宿
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：原始苗寨、镇远古镇
                 <w:br/>
                 购物点：原始苗寨（银子/药品等），消费自愿原则
                 <w:br/>
-                自费项：镇远古镇摆渡车20元/人，请现付导游 ；
+                自费项：镇远古镇摆渡车20元/人，请现付导游代买或现场自行购买 ；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：苗家盛宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1082,51 +1082,51 @@
                 关于梵净山旅游区红云金顶实行免费预约游览的通知：
                 <w:br/>
                 1、自2023年6月11日起，梵净山旅游区红云金顶实行免费预约游览制（现场预约制），如需游览红云金顶景点，请您提前在景区现场扫码预约，系统将按预约时间先后自动分配号码，根据现场提示等待叫号，依次游览，排号仅限当日有效，过号作废请重新预约。 请各位游客朋友合理安排行程，做到“无预约，不登顶”，严格按照预约号数及现场工作人员提示游览，文明旅游，感谢广大游客朋友的理解与配合！
                 <w:br/>
                 2、梵净山旅游区严格按照预约时间分时段入园，错峰游览（如在景区遇到排队等候现象，或者等候时间过长，请敬请谅解，感谢理解与配合！）
                 <w:br/>
                 3、重要提示：
                 <w:br/>
                 根据梵净山购票要求，每个身份证三个月内只能在线上购票一次，如三个月内二次进入梵净山，且第一次已经在线上购票，则第二次购票只能到景区现场购买，如果现场没有买到票，则退还门票费用，不再做经济补偿。
                 <w:br/>
                 备注：梵净山是武陵山脉主峰，海拔较高。一年四季峰顶气候和山下有较大差异，如因有暴雨、降雪、凝冻、大风等不可抗力因素导致景区临时性关闭，费用无增减，敬请知悉！！
                 <w:br/>
                 <w:br/>
                 游览结束后，乘车约4小时左右，前往贵阳，入住酒店后自由活动。 
                 <w:br/>
                 贵阳酒店参考如下：
                 <w:br/>
                 网评3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店会展店/昊丽酒店师大店/云上漫居/柏曼/溪熙里 /柏丽艾尚或不低于以上标准网评3钻酒店；
                 <w:br/>
                 网评4钻版贵阳参考：汇融国际/溪山里酒店/锦江都城酒店/希顿酒店/观山湖美仑/小喜居酒店/誉住酒店/乐槿/智选假日酒店/贵怡尚品酒店/综保嘉悦/空港或不低于以上标准网评4钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：梵净山
                 <w:br/>
-                自费项：不含景区保险10元/人、环保车48元/人、索道140元/人，请现付导游
+                自费项：不含景区保险10元/人、环保车48元/人、索道140元/人，请现付导游代买或现场自行购买
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1197,51 +1197,51 @@
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、为保证行程顺利，返程高铁建议安排14点后车次。本社统一14:00后送站【行程外须提前/推迟走的请自行打车，费用自理；需要我社单独送的客人具体咨询旅行社】。(最后一天天河潭不去费用不退)。
                 <w:br/>
                 3、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 4、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
                 <w:br/>
                 5、行程不包含游客自由活动期间一切交通费用及另行送站费用，如需地接公司安排需游客报名时额外支付或自理。
                 <w:br/>
                 6、贵州景区/餐厅周边均设有个体商户商铺，非我司安排的购物店，请谨慎消费；
                 <w:br/>
                 7、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
                 <w:br/>
                 8、如路上因为交通事故、堵车等不可抗拒因素造成大交通延误，我社不承担任何责任。
                 <w:br/>
                 交通：旅游车+动车
                 <w:br/>
                 景点：天河潭
                 <w:br/>
                 购物点：天河潭景区店，消费自愿原则
                 <w:br/>
-                自费项：天河潭电瓶车30元/人，请现付导游；园区其他项目费用均不含
+                自费项：天河潭电瓶车30元/人，请现付导游代买或现场自行购买；园区其他项目费用均不含
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1401,51 +1401,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车388元/人，请现付导游（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；天河潭电瓶车30元/人，梵净山保险+环保车+索道：198元/人；镇远古镇电瓶车：20元/人）；
+                6、不包含景区内产生交通车/保险等费用388元/人，请现付导游代买或现场自行购买：（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；天河潭电瓶车30元/人，梵净山保险+环保车+索道：198元/人；镇远古镇电瓶车：20元/人）；
                 <w:br/>
                 自愿选择消费项目参考：黄果树大扶梯往返50元/人，小七孔游船费30元/人，如有消费请自理。
                 <w:br/>
                 7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等；
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1814,69 +1814,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西江/荔波小七孔/黄果树/天河潭/梵净山必乘交通车、保险费用</w:t>
+              <w:t xml:space="preserve">西江/荔波小七孔/黄果树/天河潭/梵净山需乘交通车、保险费用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景区内必需产生消费保险、环保车等：388元/人，请现付导游；费用明细如下：
+                景区内产生消费保险、环保车等：388元/人，请现付导游代买或现场自行购买；费用明细如下：
                 <w:br/>
                 荔波小七孔景区保险+环保车：50元/人；
                 <w:br/>
                 西江千户苗寨景区保险+电环保车：30元/人；
                 <w:br/>
                 黄果树景区保险+环保车：60元/人；
                 <w:br/>
                 镇远古镇电瓶车：20元/人；
                 <w:br/>
                 梵净山保险+环保车+索道：198元/人；
                 <w:br/>
                 天河潭电瓶车：30元/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -2255,51 +2255,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>