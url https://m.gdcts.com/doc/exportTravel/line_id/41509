--- v2 (2026-08-05)
+++ v3 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩甘青】西北双飞8天丨祁连大草原丨祁连天桥山丨冰沟丹霞丨戈壁雕塑艺术长廊丨敦煌莫高窟丨鸣沙山月牙泉丨黑独山丨翡翠湖丨茶卡盐湖天空壹号丨青海湖·断崖丨东关清真大寺丨行程单</w:t>
+        <w:t xml:space="preserve">【纯玩甘青】西北双飞8天丨雷台公园丨七彩丹霞丨戈壁雕塑艺术长廊丨敦煌莫高窟丨鸣沙山月牙泉丨黑独山丨翡翠湖丨茶卡盐湖天空壹号丨青海湖·断崖丨东关清真大寺丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,57 +394,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 无限制畅收，广东独立成团，真纯玩0购物品质团
                 <w:br/>
                 品质出行：100%真纯玩·0藏寨·0景中店·0擦边店
                 <w:br/>
                 尊享服务：16人以上精选2+1VIP豪华大巴；
                 <w:br/>
-                臻选酒店：住宿4晚3钻酒店+升级2晚4钻酒店+独家安排1晚敦煌沙漠鎏金帐篷；
+                臻选酒店：住宿5晚3钻酒店（其中敦煌连住2晚）+升级2晚4钻酒店；
                 <w:br/>
                 西北美食：驴肉黄面、青海土火锅、青海藏王宴、盛世敦煌歌舞宴、兰州牛肉面；
                 <w:br/>
-                特别赠送：①沙漠大礼包：骆驼拍照打卡、 爬山、滑沙、海盗船、秋千、跷跷板；
-[...1 lines deleted...]
-                               ②草原大礼包：二十大藏风网红拍照矩阵、藏式角色变装体验、投壶、射箭、蹴鞠、捶丸、飞镖、大力王、草原赛马竞猜盛会、藏式祈福、萌宠乐园；
+                歌舞表演：特别安排价值298元人《西境千年》大型歌舞表演，若因特殊情况不能安排，不予退费。
+                <w:br/>
+                特别赠送：草原大礼包：二十大藏风网红拍照矩阵、藏式角色变装体验、投壶、射箭、蹴鞠、捶丸、飞镖、大力王、草原赛马竞猜盛会、藏式祈福、萌宠乐园；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -561,168 +561,160 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--兰州（飞行时间3小时）-西宁东关清真大寺
-[...3 lines deleted...]
-                温馨提示：如遇到【东关清真大寺】不开放，则替换【青海省博物馆】（逢周一闭馆）
+                广州-兰州（飞行时间3小时）
+                <w:br/>
+                搭乘参考航班前往兰州，兰州是黄河唯一穿城而过的省会城市，已有两千多年的历史，是古丝绸之路上的重镇。后前往观看《西境千年》是立足兰州、聚焦河西走廊与丝路文明的沉浸式文旅演出，以 “千年丝路、西境长歌” 为核心，通过舞台演绎、多媒体光影、实景复刻等方式，串联起从秦汉开疆、魏晋丝路、隋唐盛景到明清商道的千年历史，展现兰州作为丝路重镇的枢纽价值，以及多民族交融的文化底蕴。（赠送项目，如遇晚班机，特殊情况或者个人原因无法参加，无费用可退）
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
-                1、地面联系人会提前一天以短信方式告知接机方式、集合地点等信息。如出发前一天下午21：00前还没有收到相关信息，
-[...5 lines deleted...]
-                步行至集合点上车；接送机首尾两天为普通大巴车，与行程是分开用车。
+                1、地面联系人会提前一天以短信方式告知接机方式、集合地点等信息。如出发前一天下午21：00前还没有收到相关信息，请来电咨询。
+                <w:br/>
+                2、今日抵达兰州后，请旅客保证手机畅通，等侯工作人员电话联系，我社已订好专车接机，机场出站口仅提供临时停靠，需步行至集合点上车；接送机首尾两天为普通大巴车，与行程是分开用车。
                 <w:br/>
                 3、请带齐身份证件:如身份证、学生证、老年证、军官证等！
                 <w:br/>
                 4、西北气候偏干燥，昼夜温差大，一天可能会经历四季气温，建议备齐薄中厚衣物，加厚棉衣必不可少！
                 <w:br/>
                 5、西北紫外线强，日常需注意防晒，帽子，墨镜，防晒霜请自行准备！
                 <w:br/>
                 6、西北地区海拔较高，避免剧烈运动，如有高原反应，请服用红景天缓解！
                 <w:br/>
                 7、青海甘肃地区主要以回族，藏族为主，请尊重当地少数民族的风俗和禁忌！
                 <w:br/>
                 8、西北地区住宿、餐饮条件有限，请包涵！   
                 <w:br/>
                 9、请保管好随身物品，在景区游玩时注意安全！
                 <w:br/>
                 交通：飞机
                 <w:br/>
-                景点：【东关清真大寺】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西宁万玺、亚欧饭店、佳和酒店、福兴圆或同级</w:t>
+              <w:t xml:space="preserve">兰州新区沐岚悦/兰州市区云溪悦或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西宁（车程约3.5小时）祁连天桥山（车程约3小时）张掖
-[...1 lines deleted...]
-                早餐后，前往张掖，途经祁连大草原，祁连山脉草原上绿草如茵，草原加上雪上形成一幅色彩斑斓的画卷，抵达游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）：天桥山又名不周山，据《山海经・大荒西经》记载，因共工怒触，山体塌陷，远观如半座天桥，故名。这里海拔 3100 米，占地 7.5 平方公里，在核心区内，能欣赏到令人称奇的高原立体景观。后前往张掖入住酒店。
+                兰州（车程约3.5小时）-武威雷台公园-（车程约3小时）张掖
+                <w:br/>
+                早餐后，前往武威，参观【雷台公园】（游览约1.5小时）位于甘肃武威城区北关中路，是国家 4A 级景区、丝绸之路上的精品旅游地，更是中国旅游标志 “马踏飞燕” 的出土地。公园占地 12.4 万平方米，融合汉晋历史与自然园林风貌，核心景观包括雷台、雷台汉墓、雷台观与马踏飞燕广场。雷台为前凉时期夯筑的灵钧台，台上有明清雷台观古建筑群，古朴雄浑。1969 年台下发现东汉晚期大型砖室墓，出土金、银、铜等文物 231 件及 3 万枚古钱币，尤以 99 件铜车马仪仗俑与国宝 “马踏飞燕” 最为瞩目，被誉为 “地下博物馆”。园内广场矗立着巨大的马踏飞燕雕塑与铜车马仪仗阵，湖光掩映、古木参天，可漫步赏景、探秘汉墓、瞻仰古观，沉浸式感受丝路重镇的千年风华。后前往张掖入住酒店。
                 <w:br/>
                 【温馨提示】今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用
                 <w:br/>
+                1、因2026年9月1日—2027年6月30日期间，G227张掖至孟连公路封闭施工导致原路线无法通行，兰州至张掖段将调整为经武威，敬请知悉与谅解。
+                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【天桥山景区】
-[...1 lines deleted...]
-                自费项：【天桥山景区】（不周山）不含区间车60元/人
+                景点：【雷台公园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -752,75 +744,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                张掖（车程约1小时）冰沟丹霞（车程约2.5小时）远观嘉峪关（车程约3小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
-[...1 lines deleted...]
-                早餐后，后前往游览【冰沟丹霞】（游览约1.5小时，含门票，不含区间车25元/人）冰沟丹霞以其典型的宫殿城堡式丹霞地貌而著名。景区内的丹霞崖壁、石墙、石柱、尖峰和丘陵等地貌形态尖峭挺拔，连绵不断，气势宏伟，被誉为“天下第一奇观”。它不仅是中国干旱地区最典型的丹霞地貌，同时也是国内发育最完整、造型最奇特的丹霞地貌之一。冰沟丹霞这里的空气清新，天空湛蓝，漫步在蜿蜒曲折的栈道上，可以欣赏到如梦如幻、如诗如画的美景，令人心旷神怡。前往敦煌，途经万里长城西起点“天下第一雄关”——【嘉峪关】（远观，不含门票），嘉峪关是举世闻名的万里长城西端险要关隘，也是长城保存完整的一座雄关。后继续前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷。
+                张掖-七彩丹霞（车程约2.5小时）远观嘉峪关（车程约3小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
+                <w:br/>
+                早餐后，乘车参观【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）张掖丹霞地貌奇观形成于600万年前，位于张掖市临泽、肃南县境内，面积约510多平方公里。这里是国内唯一的丹霞地貌与彩色丘陵景观复合区，被《中国国家地理》杂志评为中国最美的七大丹霞地貌之一。准备好足够的水和干粮，游览丹霞景区。白庄子一带的窗棂式、宫殿式丹霞地貌是全国丹霞地貌精品中的精品。山岳风光、千姿百态是一景，怪石峥嵘、形象逼真又是一景；雄伟壮观、精雕细刻的窗棂宫殿群落是一景，气势宏伟、缤纷绚丽的彩色丘陵。前往敦煌，途经万里长城西起点“天下第一雄关”——【嘉峪关】（远观，不含门票），嘉峪关是举世闻名的万里长城西端险要关隘，也是长城保存完整的一座雄关。后继续前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷。（不含营地区间车25元/人）
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 2.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 3.沙漠大礼包部分项目因天气等原因无法体验取消的，此项不可作为投诉理由，此景点不参观无任何退费；
                 <w:br/>
                 4.途中会经过高速休息站瓜州服务区，内有当地商贩在此兜售特产和瓜果，请您谨慎选择，此处非本产品指定购物店；
                 <w:br/>
                 5.今晚入住沙漠露营帐篷（帐篷内有独立卫浴及空调），如遇当天天气不佳，如沙尘暴、下雨、刮大风等情况，则改住敦煌三钻酒店，无差价退，不变之处敬请谅解！
                 <w:br/>
                 6、沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失；
                 <w:br/>
                 7、骑骆驼上鞍时请注意衣裤、身体不要被装备划破，以免造成损伤；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【冰沟丹霞】、【戈壁雕塑艺术长廊】、【大地之子】、【海市蜃楼--无界】
-[...1 lines deleted...]
-                自费项：【冰沟丹霞】不含区间车25元/人
+                景点：【七彩丹霞】、【戈壁雕塑艺术长廊】、【大地之子】、【海市蜃楼--无界】
+                <w:br/>
+                自费项：【七彩丹霞】区间车38元/人、【沙漠营地】区间车25元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1774,173 +1766,173 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">天桥山景区区间车</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">天桥山景区区间车 60元/人</w:t>
+              <w:t xml:space="preserve">沙漠营地区间车</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">沙漠营地区间车 25元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 60.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">冰沟丹霞景区区间车</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">冰沟丹霞景区区间车 25元/人</w:t>
+              <w:t xml:space="preserve">七彩丹霞景区区间车</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">七彩丹霞景区区间车 25元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 25.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">翡翠湖区间车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2251,127 +2243,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州邦越国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西北地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...35 lines deleted...]
-                11、此线路不接受孕妇、患有传染病等可能危害其他旅游者健康和安全的客人,70岁以上（含70岁）的游客报、名，组团社必须提供与客人签订的《免责协议书》及客人的健康证明。如有隐瞒自身健康状况而产生意外或导致其他损失，地接社不承担任何责任；
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2498,51 +2466,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>