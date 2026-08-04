--- v0 (2026-06-13)
+++ v1 (2026-08-04)
@@ -1125,50 +1125,56 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）游客办理个人护照费用、个人消费、小费等其他私人性开支；
                 <w:br/>
                 2）个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3）航空公司临时上涨的燃油税；
                 <w:br/>
                 4）其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
                 <w:br/>
                 5）卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6）酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 7）未含马来酒店税10-17马币/间/晚，当地现付；
+                <w:br/>
+                特殊加收 1.小孩收费：2-11周岁以下小孩不占床，此收费提供机位、车位、正餐及景点第一道门票，不提供住宿床位，含早餐。12-18周岁必须占床+600元/人；婴儿价格另询。
+                <w:br/>
+                2.以上价格仅适用持有中国护照的客人，持港澳台及外籍护照客人需要额外支付机票差价RMB500/人（签证自理）。
+                <w:br/>
+                3.客人必须全程随团队旅游，确需离团自行活动者在离团前需支付离团费1000元/天/人。并签订离团证明；游客离团、脱团和自由活动期间发生的人身损害、财产损失等事件，产生责任由游客自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2123,51 +2129,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>