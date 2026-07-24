--- v0 (2026-06-15)
+++ v1 (2026-07-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩江南&amp;“粽”香美好】华东五市双飞6天：指尖上的端午：巧手制香囊DIY丨乌镇东栅丨南京中山陵丨上海外滩丨苏州沧浪亭丨杭州西湖丨安排9大正餐丨全程豪华&amp;升级一晚超豪华酒店 广东成团行程单</w:t>
+        <w:t xml:space="preserve">【钱塘观潮&amp;纯玩江南】华东五市双飞6天：海宁钱塘江观潮｜南京中山陵｜乌镇东栅｜上海外滩｜苏州沧浪亭｜手作桂香囊｜全程9大正餐｜升级1餐江南桂秋宴价值600/桌｜ 全程三钻酒店+升级一晚五钻酒店｜品鲜大闸蟹｜广东成团｜纯玩0必消行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,82 +388,91 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                升级加享 · 轻松游玩无必消
+                升级加享住 · 轻松游玩无必消
                 <w:br/>
                 ※ 纯玩0购物 | 全程不进购物店，纯玩更舒心，更多游玩时间，放心出游享受旅游美好时光！
                 <w:br/>
-                ※ 升级品质酒店 | 精选入住一晚网评五钻酒店（未挂牌），享酒店自助早餐，尽享舒适假日！
-[...9 lines deleted...]
-                经典景区 · 一一打卡不落下
+                ※ 品质升级住 | 精选入住一晚网评五钻酒店（未挂牌），享酒店自助早餐，尽享舒适假日！
+                <w:br/>
+                <w:br/>
+                ※独属海宁的磅礴浪漫 · 钱塘江观大潮
+                <w:br/>
+                天下第一潮钱塘江大潮 | 鬼斧神工！滔滔滚滚！罕见世界奇观！走进盐官观潮胜地，钱塘江边领略江潮的风采，感受大自然的魅力，才懂课本里的《观潮》有多震撼，潮起潮落，看潮读人生！
+                <w:br/>
+                <w:br/>
+                闻香赏景品秋 · 揽尽初秋温柔
+                <w:br/>
+                ※ 花圃桂开醉秋｜杭州赏桂宝藏地杭州花圃，曲桥、流水、古亭搭配满枝碎金，随手一拍都是江南秋景大片！
+                <w:br/>
+                ※ 手作桂秋香囊｜封存秋日桂香，秋桂入囊，把一整个秋天的甜香揣在身上！香气萦绕，岁岁平安！
+                <w:br/>
+                ※ 限定江南桂秋宴｜桂香入菜，鲜爽满堂，融江南风味与秋日限定桂花佳肴，秋色佐餐，把江南清秋盛上桌！
+                <w:br/>
+                ※ 秋风赴大闸蟹约 | 捆住满膏满黄的秋日鲜味，又是一年吃蟹好时节，参团即赠每人一只大闸蟹当地尝鲜！（9月15号后团期安排）
+                <w:br/>
+                <w:br/>
+                游经典景区 · 一一打卡不落下
                 <w:br/>
                 ※ 中山陵革命起点 | 中国史上最伟大的建筑之一，从下往上看步步高升，从上往下看平步青云！
                 <w:br/>
                 ※ 诗意之园沧浪亭 | 苏州现存历史最久的园林，每一处景致都透露着匠人的巧思与自然的和谐！
                 <w:br/>
                 ※ 水乡看乌镇东栅 | 素有“中国最后的枕水人家”之誉，穿梭于乌镇长街古巷，宛如水墨画般的风景！
                 <w:br/>
-                ※ 一眼百年观外滩 | 看魔都繁华，感受时代的独特魅力，“万国建筑博览群”展现世界多元建筑艺术！
-[...2 lines deleted...]
-                当地美食 · 来了就得尝尝鲜
+                <w:br/>
+                当地品美食 · 来了就得尝尝鲜
                 <w:br/>
                 ※ 全程9大正餐 | 全程途中安排9个正餐，省心省事，无需担忧用餐问题，高效利用游玩时间！
                 <w:br/>
                 ※ 全程自助早餐 | 每日享用酒店自助早餐，尽享清晨悠闲而美味的时光，收获仪式感满满的品质生活！
                 <w:br/>
                 ※ 茶韵茶香雅宴 | 杭州龙井茶的清香与美食巧妙结合，邂逅餐桌上的珍馐美馔，创造出独特的味觉享受！
+                <w:br/>
+                ※ 锡城太湖湖鲜 | 赴一席湖鲜宴，把太湖万顷烟波吃进嘴里，一席尝尽水乡四季风味，江南鲜韵全在这一席里！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -590,171 +599,177 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—上海—苏州—无锡
                 <w:br/>
                 集合：请于广州机场见蓝色“誉江南”旗帜集合，我们的工作人员为您办理乘机手续、行李托运、登机指引等事宜，乘机前往上海，抵达后专职导游接机，开启江南之旅。
                 <w:br/>
                 注意：华东港口众多（参考港口：上海/常州/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/宁波/嘉兴），我社有权根据航班港口时间调整行程顺序，变更入住城市顺序，但不减少景点与游览时间，敬请谅解。
                 <w:br/>
                 车赴：苏州（车程约1.5小时）；
                 <w:br/>
                 游览：【苏州四大园林•沧浪亭】（游览时间不少于1小时）在苏州现存古典园林中历史最悠久，沧浪亭、狮子林、拙政园、留园被列为苏州宋、元、明、清四大园林,是苏州现在历史最久的园林，景色自然，建筑朴实简雅，为典型的城市山林。沧浪亭始建于北宋庆历五年（公元1045年），诗人苏舜钦购得唐末五代孙承右之池馆，傍水建亭，以“沧浪濯缨”之典故取名。园林占地1.1公顷，布局开畅自然，巧于因借，通过复廊，将园外萦回之葑溪纳入园景，是苏州园林中唯一未入园先得景之佳构，入园为横亘东西的土丘，土石相间，古木森郁，极富山林野趣。 
                 <w:br/>
-                游览：【苏州古城·平江路历史街区】（游览时间不少于1小时）距今已有2500多年的历史，是苏州现存最典型、最完整的古城历史文化保护区。至今保持着路河并行的双棋盘城市格局，保留着小桥、流水、人家以及幽深古巷的江南水城特色。 
-                <w:br/>
                 车赴：江南鱼米之乡—无锡（车程约1.5小时）；
                 <w:br/>
+                游览：【城市绿肺·长广溪湿地】（自由活动，游览时间不小于1小时）湿地公园内石塘廊桥，是东蠡湖的标志性景观之一，是目前全市最长的、反映蠡湖历史文化的、具有江南特色的廊桥。长广溪西岸，群峰连绵，古木参天，山辉川媚；溪东是无边无际的平原，平畴绿野，景色秀美。横卧在长广溪上的石塘桥、横山桥、南泉桥、吴塘桥等几十座桥梁，宛如一条条彩虹卧波，沟通了东西陆上交通。“长广溪头涨绿醅，山村一夜落黄梅。家家结网垂杨底，无数白鱼如雪来。”清氏诗人秦瀛在《白鱼如雪来》一诗中，描绘出了长广溪如画的风光。
+                <w:br/>
                 <w:br/>
                 特别提示：
                 <w:br/>
                 1、报名时行程为参考,团航班进出口城市为上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州等或同一港口往返，具体的行程游览顺序将根据航班安排的首末站城市最终确定。 
                 <w:br/>
                 2、具体集合时间及地点将在出团前告知。 
                 <w:br/>
                 3、航班以实际出票为准，进出港口的不同，入住各城市及景点游览顺序也将有调整，但决不会影响该行程的行走及接待标准，以旅行社出票为准，不可更改，出票前不另行通知，以出发前通知集中时间为准。 
                 <w:br/>
                 4、参考航班时间段：06:00-23:55,实际以出票为准。 
                 <w:br/>
                 5、因华东特殊情况，第一天有可能会是司机兼导游或安排专职接机导游接机，有可能会与后面的接团导游不同，但不会影响接待质量，请知悉。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住：无锡维也纳国际酒店/无锡随心概念酒店/艺龙安云酒店或同等级酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住：无锡格林豪泰酒店/汉庭酒店/尚客优酒店/精途酒店/如家快捷酒店/清沐精选酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                锡—南京
-[...3 lines deleted...]
-                游览：【长广溪湿地】（自由活动，游览时间不小于1小时）湿地公园内石塘廊桥，是东蠡湖的标志性景观之一，是目前全市最长的、反映蠡湖历史文化的、具有江南特色的廊桥。长广溪西岸，群峰连绵，古木参天，山辉川媚；溪东是无边无际的平原，平畴绿野，景色秀美。横卧在长广溪上的石塘桥、横山桥、南泉桥、吴塘桥等几十座桥梁，宛如一条条彩虹卧波，沟通了东西陆上交通。“长广溪头涨绿醅，山村一夜落黄梅。家家结网垂杨底，无数白鱼如雪来。”清氏诗人秦瀛在《白鱼如雪来》一诗中，描绘出了长广溪如画的风光。
+                无锡—南京
+                <w:br/>
+                推荐自费：游览【灵山大佛】（自费：门票160元自理，70周岁以上费用为100元/人），景区交通40/人自理）世界上最高的佛祖青铜立像，是中国五方五大佛之一，开光时有众多大师前来举办盛大仪式，传说对着大佛祈福参拜十分灵验，观看【九龙灌浴】祥瑞之兆，纳福迎祥，以及观赏耗资数亿、震撼视觉的【梵宫】。
                 <w:br/>
                 车赴：六朝古都南京（车程约2小时）；
                 <w:br/>
+                游览：【气势磅礴•中山陵】（游览时间不少于1小时，免费参观，周一陵门以上关闭，仅能参观陵门以下景点，敬请谅解）位于南京东郊的钟山风景区内，东毗灵谷寺，西邻明孝陵。整个建筑群依山势而建，包括博爱坊、墓道、陵门、碑亭、祭堂和墓室等，由南往北排列在一条中轴线上，体现了中国传统建筑的风格，墓地全局呈“警钟”形图案，被誉为“中国近代建筑史上的第一陵”；
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、钟山风景名胜区实行交通管制，除景区电瓶车外，其他的车辆禁止进入，抵达中山陵风景区需乘坐景区电瓶车，  往返20元/人自理。
+                <w:br/>
+                2、因中山陵景区实行实名预约参观限流，每日接待人数有限，如遇景区预约已满，我们将更改游览【玄武湖景区】，敬请谅解。 
+                <w:br/>
                 游览：【夫子庙秦淮河商业街】（不含夫子庙门票，自由活动，游览时间不少于1小时，夫子庙商业街实施常态化交通管控措施，需换乘循环接驳线进入夫子庙商业街（公交费用10元/人/往返），重点时间段春节、元宵节、清明节、劳动节、国庆节等节假日和暑期期间实行预约入内，造成不便敬请谅解！）看秦淮河两岸风光，感受旧时“江南佳丽地、金陵帝王洲”的气势，在这里不仅能看到古都南京的历史建筑，还能吃到地道的秦淮风味小吃，可自费品赏特色小吃（魁光阁的五香茶叶蛋、五香豆；永和园的蟹壳黄烧饼、开洋干丝；奇芳阁的鸭油酥烧饼、麻油干丝）；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">入住：南京康铂板桥店/维也纳国际板桥店/星程酒店(南京银杏湖大道店)/南京宜必思酒店(南京谷里产业园店）/维也纳智好酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -767,235 +782,239 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南京—杭州
                 <w:br/>
-                游览：【气势磅礴•中山陵】（游览时间不少于1小时，免费参观，周一陵门以上关闭，仅能参观陵门以下景点，敬请谅解）位于南京东郊的钟山风景区内，东毗灵谷寺，西邻明孝陵。整个建筑群依山势而建，包括博爱坊、墓道、陵门、碑亭、祭堂和墓室等，由南往北排列在一条中轴线上，体现了中国传统建筑的风格，墓地全局呈“警钟”形图案，被誉为“中国近代建筑史上的第一陵”；
-[...10 lines deleted...]
-                <w:br/>
                 车赴：浙江省会、丝绸之府、休闲之都杭州（车程约3.5小时）；
                 <w:br/>
+                游览：【西湖风景区】（游览时间不少于1小时，不含游船，若需乘船，船费自理）西湖是杭州的一张名片，更是杭州的灵魂，一年四季各有千秋，春来“花满苏堤柳满烟”，夏有“红衣绿扇映清波”，秋是“一色湖光万顷秋”，冬则“白堤一痕青花墨”。导游侃侃道来“山外青山楼外楼，西湖歌舞几时休，暖风吹得游人醉，直把杭州作汴州”的西湖历史，听许仙白娘子的爱情故事。
+                <w:br/>
+                游览：【闻桂知秋·杭州花圃】（游览时间不少于1小时，季节性观赏景观，花期受气候影响可能会提前或推迟，若未能看到盛开，敬请谅解）西湖之畔，杨公堤旁，杭州花圃藏着最清雅的秋日盛景。相较于西湖沿线的热闹喧嚣，这里林静风柔、花木疏朗，是西湖边难得的赏桂清幽秘境。作为杭城经典赏桂胜地，花圃以金桂秋满为核心景致，百株桂树连片成景，金桂、银桂、丹桂品类俱全。秋光正好之时，千枝缀蕊，万点繁花，鎏金覆翠，暗香浮动，自成一幅绝美秋日园林画卷。
+                <w:br/>
+                提示：周末及节假日西湖风景区会有交通管制，除公交车外，其他的车辆禁止进入西湖风景区，需要步行或是转乘公交车（此费用自理）进入景区，造成不便敬请谅解！
+                <w:br/>
+                享用：【农家茶园宴】茶林野趣间，吃农家茶园宴，品纯正龙井茶，悠然自得，看国饮千年龙井泡出杭州这座休闲茶都。
+                <w:br/>
+                推荐自费：【宋城千古情】景区并欣赏大型演出——《宋城千古情》（观看表演及自由活动约120分钟），这是杭州宋城景区的灵魂，用先进声、光、电的科技手段和舞台机械，以出其不意的呈现方式演绎了良渚古人的艰辛，宋皇宫的辉煌，岳家军的惨烈，梁祝和白蛇许仙的千古绝唱，把丝绸、茶叶和烟雨江南表现得淋漓尽致，极具视觉体验和心灵震撼【宋城景区以及千古情演出均为自费项目，套票280元/观众席，310元/贵宾席，不强迫自费，1.2以下儿童可免费随家长一同观赏，但是演出没有座位提供，敬请谅解！】
+                <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：杭州元和西溪店/兰里东方酒店/如家精选/萧元雷迪森世嘉/杭州星程酒店/维也纳国际酒店或同等级酒店</w:t>
+              <w:t xml:space="preserve">入住：杭州运河海歆酒店/杭州开元名都酒店/杭州锦豪雷迪森酒店/萧元雷迪森广场或同等级酒店（升级酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杭州
-[...7 lines deleted...]
-                自费：【宋城千古情】景区并欣赏大型演出——《宋城千古情》（观看表演及自由活动约120分钟），这是杭州宋城景区的灵魂，用先进声、光、电的科技手段和舞台机械，以出其不意的呈现方式演绎了良渚古人的艰辛，宋皇宫的辉煌，岳家军的惨烈，梁祝和白蛇许仙的千古绝唱，把丝绸、茶叶和烟雨江南表现得淋漓尽致，极具视觉体验和心灵震撼【宋城景区以及千古情演出均为自费项目，套票320元/人（普通席），不强迫自费，1.2以下儿童可免费随家长一同观赏，但是演出没有座位提供，敬请谅解！】
+                杭州—海宁—桐乡
+                <w:br/>
+                车赴：【世界一大自然奇观·海宁钱塘江观潮胜地公园】（车程约1小时，游览时间不少于2小时）钱塘江涌潮为世界一大自然奇观，钱塘观潮始于汉魏，已成为当地的习俗。是天体引力和地球自转的离心作用加上杭州湾喇叭口的特殊地形造成的特大涌潮。我们一同邂逅举世闻名的大自然奇观——钱塘大潮。钱塘江大潮与亚马逊大潮、恒河大潮并称世界三大涌潮，凭借磅礴壮阔的景象，稳居天下潮景之首，自古便有“八月十八潮，壮观天下无”的千古美誉，是独属于江南大地的世界级自然盛景。钱塘潮的旷世奇观，源于得天独厚的自然条件。杭州湾呈独特的喇叭形地貌，江口宽阔、向内骤然收窄。每逢潮汐之时，东海万顷潮水涌入江中，受江道挤压、天体引力与东南季风的共同作用，潮水层层堆叠、逆势抬升，形成滔天巨浪，颠覆了江河东流的常态，造就逆流奔涌的震撼景象。海宁作为千年最佳观潮胜地，可沉浸式解锁“一潮三看”的独特景致。大缺口的交叉潮，两股潮水交汇碰撞、翻涌激荡，场面灵动壮阔；盐官的一线潮最为经典，千里江潮化作一条整齐银练，横贯江面、奔腾向前，气势恢弘；老盐仓的回头潮迅猛凌厉，巨浪撞击堤坝后凌空折返，水花飞溅、声震四野，令人惊心动魄。
+                <w:br/>
+                （注：钱塘大潮属于自然水文景观，受天体潮汐、季节水文、江道泥沙、天气雾气、风力风向等多重自然因素影响，潮水大小、形态、抵达时间均存在自然浮动，无法百分百人为固定，如因天气原因或其他原因，未能观看到潮水，我社有权取消此活动，不承担任何责任。因不同日期，潮水时间不同，景点游览顺序以导游安排为准。观潮期间，切勿翻越防护护栏、靠近江滩、丁坝、堤坝陡坡等危险地带，不要近距离追逐、拍摄潮水。以免发生被潮水卷入水中等危险的产生。） 
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住：杭州运河海歆酒店/杭州开元名都酒店/杭州锦豪雷迪森酒店/萧元雷迪森广场或同等级酒店（升级酒店）</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住：瑞景酒店(东栅景区店)/乌镇花好月圆酒店/乌镇麦哈牧汽车精品酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杭州—乌镇—上海
-[...3 lines deleted...]
-                手作：【草木染香囊制作】《岁时广记》：“端五以赤白彩造如囊，以彩线贯之，搐使如花形。”旧时端午节常缝制一个个精美的香囊，并以中药材、香料等放入囊中。佩戴香囊，不仅美观，还有驱虫防病的功能。
+                桐乡—乌镇—上海
+                <w:br/>
+                车赴：嘉兴（车程约0.5小时）；
+                <w:br/>
+                游览：【乌镇东栅景区】（游览时间不少于1.5小时）古风犹存的东、西、南、北四条老街呈“十”字交叉，构成双棋盘式河街平行、水陆相邻的古镇格局，体现了小桥、流水、古宅的江南古镇风韵。历史上这个小镇曾出过64名进士、161名举人，茅盾、沈泽民、独鹤等名人更是为小镇增添了几分显赫。游江南百床馆、三白酒作坊、江南木雕陈列馆、茅盾纪念馆、林家铺子、茅盾故居、江南木雕刻陈列馆、印花布作坊、余榴梁钱币馆等景点。
+                <w:br/>
+                乌镇东栅绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、财神湾（入口第一站）：东栅水景封面机位，开阔水面 + 白墙黛瓦 + 乌篷船，倒影绝美。
+                <w:br/>
+                2、逢源双桥（东栅地标）：《似水年华》取景地，双拱石桥，纵深感强。
+                <w:br/>
+                3、宏源泰染坊（TOP 1 出片点）：蓝印花布非遗晒场，蓝白线条、光影绝了。
+                <w:br/>
+                4、东大街 &amp; 染店弄（烟火小巷）:原生江南古巷，青石板、木门、红灯笼、生活感。
+                <w:br/>
+                5、三白酒坊（复古年代感）:百年酒坊，酒坛、老灶台、酒香四溢。
+                <w:br/>
+                手作：【指尖DIY・秋日桂香香囊】桂=贵，自带祥瑞福气，寄托了秋日安康、岁岁顺遂的期许。揣在兜里、挂在包上、悬在枕边，风一动，便满是秋意，岁岁安然，步步生香！
                 <w:br/>
                 车赴：国际大都市上海（车程约2小时）；
                 <w:br/>
-                游览： 【武康路】（自由活动，游览时间不少于1小时）位于上海市徐汇区，被誉为 “浓缩了上海近代百年历史” 的 “名人路”，也是上海最具代表性的风貌道路之一。它不仅是网红打卡地，更是一条活生生的、充满故事的城市走廊。短短一千余米的武康路，沿线有37处历史建筑，风格涵盖西班牙式、法国文艺复兴式、英国乡村式、装饰艺术派、现代主义等，堪称 “万国建筑博览” 的微缩版。
-[...3 lines deleted...]
-                自费：【上海金茂大厦88层】，乘坐【黄浦江游船】畅游黄浦江，俯瞰上海和黄浦江两岸独具欧陆风情的外滩万国建筑群以及散发着浓浓现代气息的浦东建筑群（游览时间约2小时）【费用320元/人自理，该自费遵循客人自愿自费的原则选择参加，不强制消费】。
+                推荐自费：【上海金茂大厦88层】，乘坐【黄浦江游船】畅游黄浦江，俯瞰上海和黄浦江两岸独具欧陆风情的外滩万国建筑群以及散发着浓浓现代气息的浦东建筑群（游览时间约2小时）【费用320元/人自理，该自费遵循客人自愿自费的原则选择参加，不强制消费】。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1046,53 +1065,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上海—广州
                 <w:br/>
                 游览：【魔都的百年风华•外滩】（游览时间不少于30分钟）外滩是近代上海城市的起点，也收录着整座城市的精华。自1843年上海开埠（通商）以来，这里便成为了整座城市中最繁华的区域，时至今日。沿着宽阔的黄埔江，外滩一侧百年历史的万国建筑与对岸陆家嘴的新型都市交相辉映，转眼间展现着上海的过往与繁华。
                 <w:br/>
                 游览：【百年金街•南京路步行街】（游览时间不少于40分钟）长约1200米，两侧商店林立， 一眼望去，现代建筑夹杂着欧式老楼。这里是百货公司的聚集地，商品类目齐全，是购物者的天堂！
                 <w:br/>
                 游览：【探寻老上海文化传承•城隍庙旅游区】（自由活动，不含城隍庙/豫园，游览时间不少于1小时）上海开埠以前，城隍庙是上海民众唯一的游乐之处。它代表了上海的历史与传统，是上海本土文化的一个载体。多年来由庙市发展形成的庙会文化，几乎囊括了宗教、商业、民俗等民众物质、精神生活的各个层面，被誉为上海滩旅游的名片。在老城隍庙内，汇集了众多的上海地方小吃，绿波廊的特色点心，松月楼的素菜包，桂花厅的鸽蛋圆子，松云楼的八宝饭，还有南翔小笼和酒酿圆子，真可称得上是小吃王国了，可自行前往享用。
                 <w:br/>
                 城隍庙旅游区宝藏美食推荐•Tips：
                 <w:br/>
                 1、南翔生煎包：首先推荐小吃榜，这可是上海小吃的经典之作！外皮酥脆，馅料鲜美多汁，咬上一口，汤汁四溢，绝对会让你欲罢不能。
                 <w:br/>
                 2、小笼包：被誉为“点心之王”，可见其地位之高，薄皮大馅，汤汁丰富，搭配醋和姜丝食用更佳。
                 <w:br/>
                 3、王宝和蟹粉汤包：是上海特色小吃之一，外皮白嫩，内馅鲜美，一口下去鲜香四溢，让你大呼过瘾。
                 <w:br/>
                 送机：车赴机场乘机飞返，结束愉快华东之旅！
                 <w:br/>
                 <w:br/>
-                行程说明：以上行程所列时间为大概参考时间，旅游旺季出现景区堵车、餐厅拥挤排队、高速堵车、天气等特殊情
-[...1 lines deleted...]
-                况时，当团导游会根据实际情况适当调整行程游览顺序及时间，请游客理解并予以配合！
+                行程说明：以上行程所列时间为大概参考时间，旅游旺季出现景区堵车、餐厅拥挤排队、高速堵车、天气等特殊情况时，当团导游会根据实际情况适当调整行程游览顺序及时间，请游客理解并予以配合！
                 <w:br/>
                 交通：旅游车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1160,61 +1177,61 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：来回程团队经济舱特惠机票（如遇天气等不可抗力因素导致航班延误或停飞，我司不做赔偿，敬请原谅）。 
                 <w:br/>
-                2.住宿：四晚豪华酒店，升级一晚超豪华酒店；全程没有三人房和加床；全程不设三人房和加床；若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
-[...1 lines deleted...]
-                3.用餐：行程中含5早9正，酒店内含早餐，正餐30元/人，端午家宴60元/人（儿童减半）；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
+                2.住宿：四晚网评三钻酒店（未挂牌），升级一晚网评五钻酒店（未挂牌）；全程不设三人房和加床，若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
+                <w:br/>
+                3.用餐：行程中含5早9正，酒店内含早餐（不用不退，儿童含早餐），正餐30元/人，江南桂秋宴60元/人（儿童减半）；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
                 <w:br/>
                 4.用车：根据实际人数全程当地选用5-55座空调旅游车（保证一人一个正座），客人请保管好自己财物。（根据航班时间不同，第一天接机的车会与第二天的用车不同，请注意携带好自身物品） 
                 <w:br/>
                 5.导游：当地普通话导游；费用已含导游服务费，不派全陪。 
                 <w:br/>
                 6.成人含景点第一道大门票，其中园中园门票需客人自理。除遇不可抗力自然原因外，以上景点门票客人自愿放弃的及赠送项目在任何情况下都不予退款；赠游景点视实际情况安排游览，不能游览，不作赔偿，敬请谅解！ 
                 <w:br/>
-                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票61元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
+                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票100元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1582,50 +1599,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">杭州：宋城千古情大型歌舞演绎</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                280元/观众席，310元/贵宾席
+                <w:br/>
                 费用说明：费用已含车费、导服、门票，特殊免票证件以及70岁以上老人无优惠（最低成团人数按实际情况而定）
                 <w:br/>
                 1、自由活动期间，经旅游者与旅行社双方协商一致，可选择参加以上当地特色项目；
                 <w:br/>
                 2、另行付费项目需满足最低成行人数，且在时间、天气等客观因素允许的前提下安排。如遇项目预
                 <w:br/>
                 定不上或实施项目的必要条件无法满足等情况，该另行付费项目将取消，已交费用退还给旅游者。如
                 <w:br/>
                 未满足最低成行人数导致费用增加，旅游者可以与旅行社重新协商价格参加另行付费项目；
                 <w:br/>
                 3、不参加自费的游客需在导游安排的地点等候或者自行安排活动，提前与导游约定时间集合。若需提前回酒店或自行离团，需要签署自愿离团证明，旅游车不能满足单独送您回酒店，敬请谅解！
                 <w:br/>
                 4、旅游者如因自身原因取消另行付费项目，已交费用不予退还。
                 <w:br/>
                 5、若游客自行购买自费项目门票且已跟随旅游车前往自费项目附近等候，需补交100元/人/项，作
                 <w:br/>
                 为每项自费项目的交通费以及导游服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1633,51 +1652,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 320.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">上海：登金茂大厦88层+船游黄浦江夜游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1811,51 +1830,126 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 210.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 160.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区小交通</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                西湖风景区公交车10元/人，秦淮河商业街公交车10元/人，中山陵公交车20元/人；
+                <w:br/>
+                行程中有景区小交通、电瓶车等费用需自理，不属于推荐自费项目，敬请知晓；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1882,55 +1976,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团16人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负
-[...3 lines deleted...]
-                ）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；7）大中型手术的恢复期病患者；8）孕妇及行动不便者。B.未满 18 周岁及老年旅游者预订提示：1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                1、此团16人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
+                <w:br/>
+                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                <w:br/>
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
+                <w:br/>
+                2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
+                <w:br/>
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
+                <w:br/>
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                <w:br/>
+                7）大中型手术的恢复期病患者；
+                <w:br/>
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1950,75 +2094,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、根据中国民用航空总局规定，乘坐国内航班的客人一律禁止随身携带液态物品，但液态物品可办理行李托运手续；同时禁止客人随身携带打火机、火柴乘坐民航飞机。 
                 <w:br/>
                 2、每位客人只能随身携带1件物品，每件物品的体积均不得超过20×40×55厘米，上述两项总重量均不得超过5公斤。超过规定件数、重量或体积的限制，要按规定作为托运行李托运。 
                 <w:br/>
                 3、客人因违反上述规定造成误机等后果，由客人承担，组团社不承担责任。 
                 <w:br/>
                 4、客人应妥善保管自己的行李物品（特别是现金、有价证券以及贵重物品等）。 
                 <w:br/>
                 5、自由活动期间考虑到财产及人身安全等问题，晚上尽量减少外出， 如果一定要外出，请携带好酒店名片，自由活动期间发生任何问题与旅行社无关，自由活动期间的安全责任由客人自负
                 <w:br/>
                 6、华东地区四季分明，春秋季早晚温差比较大，请各位游客注意根据天气变化，注意旅行安全；
                 <w:br/>
                 7、华东地区饮食习惯与广东不同，请大家注意克服，且在自理用餐期间选择干净卫生的餐厅用餐；
                 <w:br/>
                 8、旅览途中请遵守当地民俗民风、当地的管理规定和旅游秩序，文明出行；
                 <w:br/>
                 9、游览期间注意个人安全，照顾好随行的老人与小孩；有心脏病、高血压等疾病的游客请谨慎选择旅游项目；
-                <w:br/>
-[...23 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2059,51 +2178,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>