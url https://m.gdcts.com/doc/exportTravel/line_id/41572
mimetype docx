--- v2 (2026-08-14)
+++ v3 (2026-09-04)
@@ -2178,51 +2178,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>