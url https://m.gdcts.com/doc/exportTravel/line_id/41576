--- v2 (2026-07-27)
+++ v3 (2026-08-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">7-8月【坐升船机游恩施】湖北双高5天丨恩施大峡谷·云龙河地缝丨屏山大峡谷丨狮子关丨宣恩仙山贡水丨滨江公园丨荆州古城丨汴河街丨洞庭湖观光带丨纯玩行程单</w:t>
+        <w:t xml:space="preserve">9-10月【坐升船机游恩施】湖北双高5天丨恩施大峡谷·云龙河地缝丨屏山大峡谷丨狮子关丨宣恩仙山贡水丨滨江公园丨荆州古城丨汴河街丨洞庭湖观光带丨纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20250708-ZSCJS5</w:t>
+              <w:t xml:space="preserve">JSJ-HB20250910ZSCJS5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -906,51 +906,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 滨江公园-镇江阁·荆州古城·岳阳--广州
                 <w:br/>
                 早餐后乘车游览【滨江公园】滨江公园海拔55米，与长江水位相近，可与江面互为对景。狭长的公园绿化园地，恰似镶在城区边缘的一幅彩带，宛如一座街头画廊， 被人们誉为“万里长江第一园”。【镇江阁】有"天下第四楼"之称，气势雄伟，威镇三江，始建于康熙38年，今为20世纪80年代重建的仿古建筑，占地1336平方米，建筑面积536平方米，阁分四层，飞檐翘角，金瓦银脊，高26.29米，上有34根盘龙柱，下为青石雕龙须弥压，有汉白玉雕栏，登阁凭栏远眺，可尽览宜昌新貌，大坝雄姿，扬子江涛，西陵山色。后车赴【荆州古城】（车程约1.5小时，游览约1小时）荆州古城墙，城内东西直径3.75公里，南北直径1.2公里，面积4.5平方公里，城墙周长10.5公里，高8.83米，共六座城门，每座城门上均建有城楼。荆州古城墙始建于春秋战国时期，曾是楚国的官船码头和渚宫，后成为江陵县治所，出现了最初城廓。经过三百五十多年的风雨，现存的古城墙大部分为明末清初建筑。是我国府城中保存最为完好的古城墙。后前往岳阳东站（车程约2.5小时），乘高铁二等座位返会广州北/广州白云/广州南（参考车次：下午17-21点之间车次，具体车次以实际出票为准），结束愉快结束行程！
                 <w:br/>
-                交通：汽车
+                交通：汽车，高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1020,55 +1020,55 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州-岳阳5天往返高铁二等座，请尽量提供身份证复印件或拍照（根据铁路局2020年最新通知，所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，教请谅解）
                 <w:br/>
                 注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请谅解
                 <w:br/>
                 2、住宿：宜昌、恩施3晚网评四钻酒店，宣恩1晚网评3钻酒店（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
                 <w:br/>
-                （1）单房差补550元/人，退房差300元/人
-[...3 lines deleted...]
-                温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
+                （1）单房差补450元/人，退房差200元/人
+                <w:br/>
+                （2）参考酒店宜昌君鼎智尚、宜锦美怡、夷陵华美达、凯莎国际或同级；恩施美豪丽致、住景、美豪、华盛或同级，宣恩澜庭、源达、新欣、上悦、宣恩国际或同级。
+                <w:br/>
+                温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区（例如四星酒店相当于发达地区三星），不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
                 <w:br/>
                 3、餐饮标准：团队用餐：全程含4早餐4正餐（常规30元/人/餐+1特色餐宜昌鱼宴40元/人/餐）。十人一桌十菜一汤或八菜两锅，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4、本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5、门票：景区所列大门票及景区内必消小交通。(自愿自理费用除外，行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6、导游标准：全程持证导游服务，此行程10人成团当地安排地接导游，若未达到10人，可以推迟下一班出发或者提前三天全额退款，我社不承担任何责任，敬请谅解。
                 <w:br/>
                 7.温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1634,51 +1634,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>