--- v3 (2026-08-17)
+++ v4 (2026-09-07)
@@ -1634,51 +1634,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>