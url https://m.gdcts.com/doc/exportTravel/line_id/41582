--- v2 (2026-07-27)
+++ v3 (2026-08-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">7-8月【三峡升船机】湖北双高6天丨恩施大峡谷·七星寨丨地心谷丨女儿城丨神农顶丨天生桥丨荆州古城丨三峡大坝丨三峡垂直升船机丨汴河街丨洞庭湖观光带丨纯玩行程单</w:t>
+        <w:t xml:space="preserve">9-10月【三峡升船机】湖北双高6天丨恩施大峡谷·七星寨丨地心谷丨女儿城丨神农顶丨天生桥丨荆州古城丨三峡大坝丨三峡垂直升船机丨汴河街丨洞庭湖观光带丨纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20260708-SXSCJS6</w:t>
+              <w:t xml:space="preserve">JSJ-HB20260910SXSCJS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1097,55 +1097,55 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：广州-岳阳往返高铁二等座、请尽量提供身份证复印件或拍照；
                 <w:br/>
                 2、住宿：全程5晚网评四钻酒店（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
                 <w:br/>
-                （1）单房差补550元/人，退房差300元/人
+                （1）单房差补500元/人，退房差240元/人
                 <w:br/>
                 （2）参考酒店：宜昌君鼎智尚、华美达、凯莎国际或同级，兴山昭君山庄、桃花岭或同级，恩施美豪、盛格丽、华睿丽嘉、住景或同级。
                 <w:br/>
-                温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施、神农架、宜昌地区经济发展相对落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
+                温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施、神农架、宜昌地区经济发展相对落后，同星级宾馆酒店规模设施落后于发达地区（例如四星酒店相当于发达地区三星），不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
                 <w:br/>
                 3.餐饮标准：团队用餐：全程含5早餐5正餐（其中3常规团餐30元/人/餐+2餐特色餐40元/人/餐：恩施摔碗酒+宜昌鱼宴）十人一桌十菜一汤，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4.本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5.门票：景区所列大门票。(行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6.导游标准：全程持证导游服务，此行程10人成团当地安排地接导游。
                 <w:br/>
                 7.保险：含旅行社责任险，建议购买旅游人身意外险15元/人。
                 <w:br/>
                 8.其他说明：此行程为10人以上发团。
                 <w:br/>
                 9.温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1330,95 +1330,166 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">景区交通</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">未含景区交通115元/人：恩施大峡谷地面缆车及景交50元/人，地心谷30元/人，三峡大坝35元/人，报名时收取或当地现付导游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 115.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">自愿自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                自愿自理：
+                ·自愿自理：
                 <w:br/>
                 ①地心谷玻璃桥70元/人；观光电梯35元/人；悬崖列车90元/人；地心奇航60元/人。
                 <w:br/>
                 ②大峡谷上行索道105元/人，下行电梯30元/人。
                 <w:br/>
                 ③三峡大坝电瓶车10元/人。
                 <w:br/>
-                ④荆州古城登城墙35元/人，电瓶车40元/人
+                ④荆州古城登城墙35元/人，电瓶车40元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 475.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1723,51 +1794,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>