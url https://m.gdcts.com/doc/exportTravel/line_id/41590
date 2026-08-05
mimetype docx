--- v1 (2026-07-11)
+++ v2 (2026-08-05)
@@ -255,93 +255,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">汽车</w:t>
+              <w:t xml:space="preserve">轮船</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">汽车</w:t>
+              <w:t xml:space="preserve">轮船</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -740,51 +740,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 芽庄（金兰，越南) 靠港时间：12:00
                 <w:br/>
                 芽庄是越南迷人的海滨度假胜地，融合了自然风光与人文历史。您可以探访古老的占婆塔，感受厚重的历史印记；登上芽庄大教堂，俯瞰城市与海岸的壮丽景色。
                 <w:br/>
                 <w:br/>
                 温馨提示：停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间。
                 <w:br/>
                 <w:br/>
                 岸上游参考行程:
                 <w:br/>
-                五指岩 - 婆那加占婆塔  – 芽庄教堂 - 芽庄海滩（含餐）
+                五指岩 - 婆那加占婆塔  – 芽庄教堂 - 芽庄海滩（含餐）（以实际出 团为准）
                 <w:br/>
                 <w:br/>
                 注：根据线路、时间、人员、景区管理、天气等情况，在保证不减景点的情况下，我司有权适 当合理调整行程顺序、行程停留时间及服务项目，具体以当天安排为准！
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：含     晚餐：邮轮晚餐   </w:t>
             </w:r>
@@ -824,56 +824,58 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 芽庄（金兰，越南) 离港时间：16:00
                 <w:br/>
                 今天将继续停靠芽庄， 钟情自然的游客可漫步钟屿石岬角， 欣赏奇石与日落， 或在珍珠岛享受沙滩与水上乐趣。作为经典的邮轮停靠港， 芽庄为您呈现一段集文化、 自然与休闲于一体的精彩岸上行程。
                 <w:br/>
                 <w:br/>
+                岸上游参考行程:
+                <w:br/>
+                龙山寺 - 午餐 - 特产小仓库（以实际出 团为准）
+                <w:br/>
+                <w:br/>
                 温馨提示：停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间。
                 <w:br/>
                 <w:br/>
-                岸上游参考行程:
-[...1 lines deleted...]
-                龙山寺（含餐）- 午餐 - 特产小仓库
                 <w:br/>
                 <w:br/>
                 注。根据线路、时间、人员、景区管理、天气等情况，在保证不减景点的情况下。我司有权合理调整行程顺序、行程停留时间及服务项目，具体以当天安排为准!
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：含     晚餐：邮轮晚餐   </w:t>
             </w:r>
@@ -1106,51 +1108,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮所选客房5晚船票费用；
                 <w:br/>
                 2、用餐：指定免费餐厅用餐；
                 <w:br/>
                 3、娱乐：互动派对、剧院表演、船上指定免费设施；
                 <w:br/>
                 4、港务税费1200元/人。
                 <w:br/>
-                5、越南落地签证费（价值110元人），仅限6月15日前报名有效；
+                5、越南落地签证费（价值110元人），仅限7月30日前报名有效；
                 <w:br/>
                 6、 邮轮停靠港口岸上观光游费用 （越南芽庄纯玩两天游）；
                 <w:br/>
                 7、居住地至码头往返交通 （参考集合点：广州：越秀公园或番禺广场；佛山：南海广场；东莞：南城体育馆）不足30人退返100元/人自行往返；
                 <w:br/>
                 8、码头起止领队服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1169,50 +1171,52 @@
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮服务费： 内舱房/海景房/阳台 140 港币/人/晚； 巴伐利亚内舱房/巴伐利亚阳台房/套房 160 港币/人/晚；
                 <w:br/>
                 4 周岁 （不含 4 周岁） 以下的儿童免收服务费， 相关费用由客人在船上自行支付 （收费标准仅供参考， 具体以船上公布标准为准） ；
                 <w:br/>
                 2、保险： 旅游意外险 （建议购买） ；
                 <w:br/>
                 3、其他： 个人消费以及以上未提及的其他费用。
                 <w:br/>
                 4、Wi-Fi 套餐：船上通讯支持高速的卫星通讯技术，并提供付费上网服务，套餐价格以实际船方公布价格为准， 请于登船首日购买；
+                <w:br/>
+                5、越南当地导游服务小费10元/人/天。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1649,51 +1653,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>