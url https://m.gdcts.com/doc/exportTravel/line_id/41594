--- v1 (2026-07-06)
+++ v2 (2026-08-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">7-8月【全景恩施】湖北双高6天丨恩施大峡谷·七星寨景区·云龙河地缝·丨屏山大峡谷丨网红狮子关丨清江大峡谷丨梭布垭丨地心谷丨女儿城丨宣恩仙山贡水丨洞庭湖观光带丨汴河街丨纯玩行程单</w:t>
+        <w:t xml:space="preserve">9-10月【全景恩施】湖北双高6天丨恩施大峡谷·七星寨景区·云龙河地缝·丨屏山大峡谷丨网红狮子关丨清江大峡谷丨梭布垭丨地心谷丨女儿城丨宣恩仙山贡水丨洞庭湖观光带丨汴河街丨纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20260708-QJESS6</w:t>
+              <w:t xml:space="preserve">JSJ-HB20260910QJESS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1099,51 +1099,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州-岳阳6天往返高铁二等座，请尽量提供身份证复印件或拍照（根据铁路局2020年最新通知，所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，教请谅解）
                 <w:br/>
                 注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请谅解
                 <w:br/>
                 2、住宿：宜昌1晚网评四钻酒店，恩施、宣恩晚2网评3钻酒店，特别安排1晚高坪民宿+1晚女儿城内特色民宿（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
                 <w:br/>
-                （1）单房差补600元/人，退房差350元/人
+                （1）单房差补450元/人，退房差240元/人
                 <w:br/>
                 （2）参考酒店宜昌君鼎智尚，凯莎国际，夷陵华美达或同级；恩施女儿楼、土家客栈、纽宾凯智能酒店、漫希或同级；宣恩新欣、澜庭、源达或同级；恩施华盛凯月、M酒店、乐悠、季枫或同级；高坪阳烁智能酒店或同级。
                 <w:br/>
                 温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
                 <w:br/>
                 3、餐饮标准：团队用餐：全程含5早餐4正餐（2餐特色餐40元/人/餐，摔碗酒/宣恩烤鱼；常规团餐30元/人/餐）。十人一桌十菜一汤或八菜两锅，船餐除外，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4、本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5、门票：景区所列大门票及景区内必消小交通。(自愿自理费用除外，行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6、导游标准：全程持证导游服务，此行程10人成团当地安排地接导游。
                 <w:br/>
                 7.温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1819,51 +1819,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>