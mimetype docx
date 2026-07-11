--- v0 (2026-06-17)
+++ v1 (2026-07-11)
@@ -1091,99 +1091,99 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、全程经济舱团体机票、机场税、保安税及燃油附加费；
                 <w:br/>
                 2、行程所列住宿酒店(以两人住宿一间标准房为基准)；行程所列当地4星酒店（国内网评3-4钻），其中升级1晚当地5星酒店（国内网评5钻），2晚温泉酒店（温泉酒店不评星）；
                 <w:br/>
                 3、早餐为酒店早餐（5个），正餐（4个1500日元/餐+1温泉餐），部分餐厅预约火爆，如预约不上将调整到同餐标餐厅用餐，餐费如客人未吃视为自行放弃恕不退还。
                 <w:br/>
                 4、行程表内所列景点入场费及全程旅游观光巴士（头尾两天所使用的车为酒店专车，其余四天为旅游巴士）。用车标准：16-25人18-25座车；25-28人28座车；28人以上40座车;
                 <w:br/>
                 5、全程专业领队跟导游优质服务 、旅行社责任险；
                 <w:br/>
-                6、已含境外司机导游服务费400元/人。
+                6、已含境外司机导游服务费500元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、日本团签费用200（自备签证减200/人）
+                1、日本团签费用700（自备签证减700/人）
                 <w:br/>
                 2、行程外自理的费用；
                 <w:br/>
                 3、候机或在机场内的餐食或行程内注明的自理的餐食；
                 <w:br/>
                 4、行程中个人消费产生的费用（如：洗衣、理发、电话、饮料、付费电视、行李搬运等私人费用）；
                 <w:br/>
                 5、旅程中因不可抗力因素产生的额外费用；
                 <w:br/>
                 6、单房差费用；
                 <w:br/>
                 7、航空公司燃油税上涨价格部份，如遇上涨则追补差价。
                 <w:br/>
                 8、日本领事馆通知签证费上涨价格部份，如遇上涨则追补同比例差价。
                 <w:br/>
                 9、出境旅游团体意外险
                 <w:br/>
                 10、持有外籍护照需加收1000元地接附加费用，港澳台需加收500元地接附加费用
                 <w:br/>
                 11、客人如需取消行程以内所含项目（景点，膳食，酒店等）,作自动放弃处理, 我司不退任何费用。团体签证必须于指定日期乘坐指定航班，跟团进出。无论是团体签证的客人还是自备签证的客人，在日本期间均不可私自离团，若脱团旅行社有权利终止后续服务，旦费用旅行社不作退还，由此产生的一切后果由个人承担;（建议若有亲朋好友的相聚，最好安排在每天的团体结束后 ，在酒店小聚），如游客执意脱团需交 1000元/人/天，并且签写离团免责协议，脱团期间一切后果自负。如客人擅自离团或滞留不回的情况，旅行社有权追究经济及法律责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1606,51 +1606,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>