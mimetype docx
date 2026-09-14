--- v2 (2026-08-05)
+++ v3 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【趣玩老君山】河南郑州双高6天丨老君山丨洛邑古城丨龙门石窟丨少林寺丨清明上河园丨制作专属唐三彩工艺行程单</w:t>
+        <w:t xml:space="preserve">【五钻南太行·秋色】河南郑州双卧7天丨宝泉大峡谷丨古灵山丨青天河丨神农山丨八里沟丨天界山丨万岁山武侠城丨靳家岭行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">广东自组成团 纯玩0购物店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260615GHN1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260826GHN1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -182,291 +182,301 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州市-洛阳市</w:t>
+              <w:t xml:space="preserve">郑州市-焦作市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">高铁</w:t>
+              <w:t xml:space="preserve">火车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">高铁</w:t>
+              <w:t xml:space="preserve">火车</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州/广州南-郑州/郑州东07:00-14:00之间车次
-[...1 lines deleted...]
-                郑州/郑州东-广州/广州南09:00-17:00之间车次，不指定车次，最终以实际出票为准。
+                去程：广州白云-郑州T370/13:42-07:27+1、D90/13:35-05:49+1、D190/15:45-08:00+1、D36/16:00-07:40等
+                <w:br/>
+                返程：郑州-广州白云Z235/15:53-08:30+1、T123/17:22-11:00+1、Z13/20:34-12:36+1、D89/20:40-12:30+1、T253/22:33-15:31+1等
+                <w:br/>
+                不得指定车次以及硬卧铺位，以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开启河南洛阳+开封·亲子文化自然趣玩之旅
-[...15 lines deleted...]
-                ★甄选睡眠：2大住宿标准随心选
+                ★品质保障：广东自组团，纯玩0购物店，10人发团
+                <w:br/>
+                ★甄选睡眠：连住四晚网评五钻.万达锦华大酒店
+                <w:br/>
+                ★舌尖河南：河南烩面、鲤鱼土鸡宴、河南饺子宴
+                <w:br/>
+                ★南太行·秋色之旅
+                <w:br/>
+                ※【宝泉大峡谷】5A级景区、太行水世界、中原瀑布群
+                <w:br/>
+                ※【古灵山】女娲修真地、封神第一山
+                <w:br/>
+                ※【青天河】太行鲸鱼湾，豫北小桂林、北国江南
+                <w:br/>
+                ※【靳家岭】中原红叶第一岭、中国红海 ，南太行绿色长廊
+                <w:br/>
+                ※【神农山】华夏神农圣地、龙脊长城、中华绝岭-是太行山脉风景精华的集中地之一
+                <w:br/>
+                ※【八里沟】太行之魂、中华风骨，亚洲一绝、天然森林氧吧
+                <w:br/>
+                ※【天界山】挂壁公路、天下第一铁顶、北太顶，太行崖顶观景走廊
+                <w:br/>
+                ※【万岁山武侠城】中式武侠迪士尼、一座武侠城，半部大宋史
+                <w:br/>
+                ※【中国翰园】书法名园，刻在石头上的中国书法史，东方文化艺术宝库
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -583,629 +593,639 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-郑州（高铁约6.5小时）
-[...1 lines deleted...]
-                于指定时间自行前往广州站/广州南高铁站（具体时间/位置出团前1-2天告知，建议至少提前60分钟抵达高铁站），自行乘坐高铁前往郑州。抵达后我司安排专车接站前往酒店办理入住，后自由活动。
+                广州-郑州（火车约15-17小时）
+                <w:br/>
+                于指定时间自行前往广州白云站（具体时间/位置出团前1-2天告知，建议至少提前60分钟抵达火车站），自行乘坐火车前往郑州。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1：为确保工作人员能畅通联系到您，请确保抵达后手机保持开机状态，不要设置陌生人拒接哦。
-[...22 lines deleted...]
-                郑州老字号美食：葛记焖饼、合记或萧记烩面、老蔡记蒸饺、阿五黄河大鲤鱼、解家河南菜
+                1、请您务必携带好有效身份证件原件！
+                <w:br/>
+                2、请您看管好随身携带的贵重物品，以防丢失！
+                <w:br/>
+                3、请您保持手机畅通，导游提前一天晚上会短信或电话联系您，请耐心等待。  为确保工作人员能畅通联系到您，请确保抵达后手机保持开机状态，不要设置陌生人拒接哦。
+                <w:br/>
+                4、今日宿火车上，无工作人员陪同出行，请务必注意自身安全问题。如有任何问题请及时联系火车上乘务员处理。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
-                3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
-[...11 lines deleted...]
-                交通：飞机+接机一趟
+                3、火车车次参考：广州白云-郑州T370/13:42-07:27+1、D90/13:35-05:49+1、D190/15:45-08:00+1、D36/16:00-07:40，不得指定车次时间以及卧铺铺位（上中下铺随机安排），最终以实际出票为准。
+                <w:br/>
+                交通：火车硬卧
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/铂见酒店/海天假日/锦海酒店/润禧悦居/漫星酒店/郑州星宿）或不低于以上标准酒店；网评4钻版参考行程描述酒店</w:t>
+              <w:t xml:space="preserve">火车硬卧（上中下铺随机安排，不指定铺位）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郑州-龙门石窟（车程约2.5小时）-洛邑古城（车程约30分钟）
-[...24 lines deleted...]
-                网评4钻版（洛阳酒店参考）：太学府/千那千寻/曼景酒店/润华君悦（牡丹广场店）/丽呈睿轩酒店（王城公园店）或同级/枫叶智选酒店/吾朵丽呈（王府井店）/古都御景（隋唐应天门店）/滨河智选假日酒店/开元智选假日/颐君酒店（八里堂地铁站店）/美豪丽致（龙门高铁店）银安美谷/ 怡程（洛阳龙门站大学城店）或不低于以上标准酒店。
+                郑州站-古灵山（车程约2.5小时）-宝泉大峡谷（车程约2小时）
+                <w:br/>
+                早上导游于火车站接团。
+                <w:br/>
+                乘车赴女娲文化与封神故事发源地【古灵山】（游览时间约1-2小时，不含往返景区交通/索道等，选择性消费项目），位于河南省鹤壁市淇县西北部，为国家 4A 级旅游景区，素有中华爱情山、女娲修真圣地、封神第一山的美誉，也是《封神演义》开篇商纣王女娲宫降香故事的原生发生地.景区占地 25 平方公里，划分为女娲宫主景区、铜顶、灵湖、清凉庵、朝阳寺、凉水泉古民居六大游览区域，汇聚 130 余处景观；这里相传是女娲炼石补天、抟土造人、始创人间婚嫁的道场，佛道庙宇依山临谷错落排布，既有女娲宫、灵山古寺、天下第一铜顶等千年人文古建，又有玉带河、太公湖、古佛溶洞、峡谷溪流等太行原生态山水风光，山林清幽、四季景致分明，可登山祈福、漫步观景、体验玻璃吊桥、索道等休闲项目，山水灵气交融始祖文化与殷商封神底蕴，自古便留存 “灵山抱妙寺，神泉涤心埃” 的诗文赞誉
+                <w:br/>
+                游览完毕后乘车前往国家5A级景区【宝泉大峡谷】（游览时间约3-4小时，不含宝泉大峡谷景交），位于河南新乡市辉县市薄壁镇境内，总面积110平方千米。宝泉旅游度假区由大峡谷和崖天下两大园区组成。大峡谷园区赤壁丹崖、沟壑纵横，宝泉湖水碧波荡漾、一望无际。区内特有嶂石岩陡崖断层地貌形成了太行山密集壮观的瀑布群，高峡平湖、潭瀑相连，秘境丛幽。双龙瀑、见龙瀑、玉女瀑、飞龙瀑、青苔瀑，五步一潭，十步一瀑，形态各异的瀑布组成的“中华千瀑谷”堪称太行奇观，被誉为“中原瀑布群”。旅游度假区森林覆盖率98%，平均海拔1150米，年平均气温18℃，是理想的观光、度假胜地。  
+                <w:br/>
+                <w:br/>
+                预定须知：
+                <w:br/>
+                1、以上景区包含60周岁以上长者首道大门票，60岁以下需补门票差价：古灵山40元/人+宝泉78元/人；
+                <w:br/>
+                2、不含宝泉大峡谷景交30元/人，现付导游代买或提前交付报名点；
+                <w:br/>
+                3、古灵山景交往返20元、古灵山索道往返50元，选择性消费
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：龙门石窟、唐三彩文化园-唐三彩制作体验、洛邑古城
-[...1 lines deleted...]
-                自费项：不含龙门石窟电瓶车20元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
+                景点：古灵山、宝泉大峡谷
+                <w:br/>
+                自费项：60岁以下需补门票差价：古灵山40元/人+宝泉78元/人；不含宝泉大峡谷景交30元/人，现付导游代买或提前交付报名点；古灵山景交往返20元、古灵山索道往返50元，选择性消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">洛阳参考（3钻版）：丽呈睿轩火车站店/仟云栖/崇澜/蓝水湾/白玉兰/中州雅致/维也纳/麒御酒店或不低于以上标准酒店；网评四钻版酒店参考行程描述</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">焦作指定酒店（网评五钻）：焦作武陟万达锦华酒店(黄河交通学院高铁站店)或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛阳-老君山（车程约2.5小时）--洛阳丽景门
-[...12 lines deleted...]
-                备注：丽景门属于小吃街类型，有很多售卖小吃的场所，可自由自费品尝美食；属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。（因市中心交通特殊性，司机根据情况就近停车。）
+                酒店-青天河（车程约1.5小时）
+                <w:br/>
+                早餐后，乘车前往国家 5A 景区【青天河】（游览时间约3-4小时，不含游船，费用敬请自理），位于我国河南省境内，是一处集山水、峡谷、瀑布、古村落等 多种自然景观于一体的旅游胜地。这里四季分明，春有百花争艳，夏有绿树成荫，秋有红叶满山，冬有银装素 裹踏入景区，仿佛走进了一幅绝美的山水画卷。沿着山间小径前行，巨石如天外飞仙般横卧在峡谷之间，上面 的题字更添了几分古朴韵味。 登上高处，壮阔的山峦在眼前绵延铺开。秋日里，漫山红叶似燃烧的火焰，与 苍翠的松柏相互映衬，色彩斑斓得让人移不开眼。 乘坐游船穿梭在碧波之上，河水清澈碧绿，泛起层层涟漪。 两岸峭壁高耸，形态各异，偶尔还能看到几棵树木顽强地生长在石缝间。微风拂过，带来丝丝凉意，满心的疲 惫都被这山水的灵秀治愈。 沿着石径漫步，路旁的树木或红或黄，阳光透过枝叶洒下，光影交错，如梦如幻。 远处山巅的亭子，静静伫立，仿佛在诉说着岁月的故事。青天河以其清幽的环境、丰富的生态和独特的地貌成 为了众多游客心中的向往之地。
+                <w:br/>
+                可选择乘索道前往红叶王国【靳家岭】，是青天河五大游览区之一，素有红叶王国、中原红叶第一岭、中国红海的美誉，地处南太行深处，属于太行山国家级猕猴自然保护区，也是豫北罕见的太行绿色生态长廊。景区拥有十万亩连片红叶林，品类丰富、色彩绚烂，留存距今两千五百余年的古黄栌王，金秋时节万山红遍、层峦似海，壮阔无比；山林植被茂密、空气清新，还坐落着知青村红色人文旧址，春赏山花、夏观林海、秋览红叶、冬赏雪韵，四季风光各不相同，是中原地区首屈一指的红叶观光与生态休闲胜地。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                以下是行程中不含的景区小交通（需现场自理）：老君山一索（中灵或云景索道）130元/人
-[...8 lines deleted...]
-                网评4钻版（洛阳酒店参考）：太学府/千那千寻/曼景酒店/润华君悦（牡丹广场店）/丽呈睿轩酒店（王城公园店）或同级/枫叶智选酒店/吾朵丽呈（王府井店）/古都御景（隋唐应天门店）/滨河智选假日酒店/开元智选假日/颐君酒店（八里堂地铁站店）/美豪丽致（龙门高铁店）银安美谷/ 怡程（洛阳龙门站大学城店）或不低于以上标准酒店。
+                1、不含青天河游船80元/人+时空隧道40元/人，现付导游代买或提前交付报名点；
+                <w:br/>
+                2、靳家岭索道单程40元/人，选择性消费项目
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：老君山、丽景门十字街古街
-[...1 lines deleted...]
-                自费项：老君山一索（中灵或云景索道）130元/人，现场自理或现付导游代买；老君山二索（峰林索道）80元/人，选择性消费
+                景点：青天河、靳家岭
+                <w:br/>
+                自费项：不含青天河游船80元/人+时空隧道40元/人，现付导游代买或提前交付报名点；靳家岭索道单程40元/人，选择性消费项目
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">洛阳参考（3钻版）：丽呈睿轩火车站店/仟云栖/崇澜/蓝水湾/白玉兰/中州雅致/维也纳/麒御酒店或不低于以上标准酒店；网评四钻版酒店参考行程描述</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">焦作指定酒店（网评五钻）：焦作武陟万达锦华酒店(黄河交通学院高铁站店)或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛阳-少林寺（车程约1.5小时）-郑州
-[...23 lines deleted...]
-                网评4钻版郑州参考：华丰来旺达酒店/丽呈朵玥酒店/郑州涵唐酒店火车站东广场店/美仑酒店/郑州欢之明丽呈酒店/郑州圣佳丽坤酒店/郑州智选假日农业路/红旗渠酒店/美豪丽致/郑州花园路正弘城智选假日酒店/ 希岸Deluxe酒店（郑州亳都新象文庙地铁站店）或不低于以上标准酒店
+                酒店--神农山（车程约1.5小时）
+                <w:br/>
+                早餐后，赴国家 5A 级风景旅游区、中国摄影家协会创作基地、儒道佛名山【神农山】（游览时间约3-4小时，不含四段电瓶车以及紫金顶大索道，费用敬请自理），是世界地质公园、国家 AAAAA 级旅游景区，也是太行山脉风景精华的集中地之一。传说这里是上古时期炎帝神农氏辨百谷、尝百草、登坛祭天的地方，因此得名。攀登龙脊长城是对勇气和体力的挑战。行走在狭窄的山脊上，四周是壮阔的太行群山，云雾缭绕时，宛如在云端漫步，惊险刺激之余，更能收获无与伦比的视觉震撼，景区集雄、险、奇、秀于一身，以雄险的龙脊长城、古老的白鹤松和深厚的始祖文化三大特色闻名。
+                <w:br/>
+                后游览【月山寺】（游览时间约1-2小时），月山寺始建于1158年，现存31座砖塔群，其中北斗七星塔群具有天文学研究价值。月山寺自古盛名远扬，在中国佛教史上占有重要地位。寺院三面环山，坐北朝南，主体建筑依中轴线而建，分为东道院，西道院和中禅院三部分，寺院景观有将军柏、望星台、大士阁、课密泉、苍公洞、清风殿、连环井和凤凰台八大景观，有金鸡叫、王碑亭、迎风壁、小浅井、藏经楼、水龙头、七星塔和钟鼓楼八小景观，同时有四大奇观。寺院周围松柏密布，峰峦叠嶂，林深洞幽，殿宇映辉，为古典园林建筑群。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、以上景点只含60周岁以上长者首道大门票，60岁以下需补门票差价：月山寺25元/人；
+                <w:br/>
+                2、不含神农山4段电瓶车40元+神农山紫金顶大索道80元/人，现付导游代买或提前交付报名点；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：少林寺+赠送体验《武僧八段锦体验》、功夫天下秀
-[...1 lines deleted...]
-                自费项：不含少林寺电瓶车单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
+                景点：神农山、月亮寺
+                <w:br/>
+                自费项：60岁以下需补门票差价：月山寺25元/人；不含神农山4段电瓶车40元+神农山紫金顶大索道80元/人，现付导游代买或提前交付报名点；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">郑州参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/铂见酒店/海天假日/锦海酒店/润禧悦居/漫星酒店/郑州星宿）或不低于以上标准酒店；网评4钻版参考行程描述酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">焦作指定酒店（网评五钻）：焦作武陟万达锦华酒店(黄河交通学院高铁站店)或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                清明上河园-郑州（车程约2小时）
-[...16 lines deleted...]
-                网评4钻版郑州参考：华丰来旺达酒店/丽呈朵玥酒店/郑州涵唐酒店火车站东广场店/美仑酒店/郑州欢之明丽呈酒店/郑州圣佳丽坤酒店/郑州智选假日农业路/红旗渠酒店/美豪丽致/郑州花园路正弘城智选假日酒店/ 希岸Deluxe酒店（郑州亳都新象文庙地铁站店）或不低于以上标准酒店
+                酒店--八里沟（车程约1.5小时）--天界山
+                <w:br/>
+                早餐后，乘车前往游览国家5A级景区、国家地质公园、被园林专家誉为“亚洲一绝”的【八里沟景区】（游览时间约2-3小时，不含景区交通车，费用敬请自理），观天瀑，参观二仙庙、桃花湾瀑布、抱犊桥瀑布、将军泉、抱犊沟，观赏落差158米号称“华夏第一瀑”的八里沟大瀑布。被誉为“太行天河”的红石河，“北方水世界，太行山水魂“的【天河大瀑布】，这里可以看到任何形态的溪流、瀑布、潭水、如果说这里就是水流形态的博物馆也不为过，有大、小瀑布 100 多处，是华北绝无仅有的瀑布群体，其中八里沟大瀑布落差 200 多米，四季流水，气势恢弘。
+                <w:br/>
+                中餐后，前往“祈福问道圣地”、感动中国张荣锁红色精神走廊“S”型绝壁公路所在地【回龙大峡谷-天界山】（游览时间约2-3小时，不含景区交通，费用敬请自理），回龙挂壁公路是当地村民不畏艰险历时 5 年在山腹中穿凿出的 8 公里长的“S”型穿山挂壁公路。乘坐景交车穿越红色精神长廊--【S 型回龙隧道】到达清峰关，上行参观位于红岩峡谷之上的【云峰画廊】（不含景区交通，费用敬请自理）， 360 度全景看太行，观佛卧太行、凌空观峡、百里红岩、试胆崖等景点。后游览【龙吟峡】，观龙吟瀑布，邂逅太行猕猴，或登上太行最高峰---道教北顶圣地、天下第一铁顶【老爷顶】（海拔 1763 米），登上老爷顶，俯瞰莽莽太行、丛林云海，远眺九曲黄河。        
+                <w:br/>
+                <w:br/>
+                预定须知：
+                <w:br/>
+                1、以上景点仅包含60周岁以上长者首道大门票，60岁以下成人需补门票差价：天界山40元/人+八里沟40元/人；
+                <w:br/>
+                2、不含八里沟景交40元/人+天界山景交40元/人+云峰画廊30元/人+，费用可现付导游代买或提前交付报名点；
+                <w:br/>
+                3、自愿选择小交通不含：八里沟电瓶车往返20元/人、天界山老爷顶往返索道70元 /人，消费自愿原则
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：清明上河园
-[...1 lines deleted...]
-                自费项：园区其他自费演出，参考景区当天挂牌价，选择性消费
+                景点：八里沟景区、回龙大峡谷-天界山、云峰画廊
+                <w:br/>
+                自费项：60岁以下成人需补门票差价：天界山40元/人+八里沟40元/人；不含八里沟景交40元/人+天界山景交40元/人+云峰画廊30元/人，费用可现付导游代买或提前交付报名点；八里沟电瓶车往返20元/人、天界山老爷顶往返索道70元 /人，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">郑州参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/铂见酒店/海天假日/锦海酒店/润禧悦居/漫星酒店/郑州星宿）或不低于以上标准酒店；网评4钻版参考行程描述酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">焦作指定酒店（网评五钻）：焦作武陟万达锦华酒店(黄河交通学院高铁站店)或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郑州--广州（高铁约6.5小时）
-[...7 lines deleted...]
-                2、送站师傅会提前与您约定时间地点，一般提前2小时送您前往车站。
+                焦作--万岁山武侠城（车程约2小时）-郑州（车程约1.5小时）-火车返程
+                <w:br/>
+                早餐后，车赴位于开封游览【万岁山武侠城】（游览时间约3-4小时），位于河南省开封市龙亭区东京大道中段，地处开封城西北部，与龙亭湖风景区毗邻，占地五百余亩，在原国家森林公园的基础上建立起来的以大宋武侠文化为核心的主题景区，是一座多主题、多景观大型游览区。 万岁山武侠城以宋文化、城墙文化和七朝文化为景观核心，武侠路是贯穿景区的一条主路，主要景观以及武侠实景剧演出地点都在其左右。景观有剑门、鼓群、刀门、枪门、弓门、珍珑棋局、九龙瀑、仁义侠广场、龙坛、万岁寺。演出地点有大宋武馆、十字坡、江湖街、聚贤庄、野猪林、影视体验厅、武侠广场。
+                <w:br/>
+                中餐后参观【中国翰园】（游览时间约1小时），坐落于开封龙亭湖畔，国家 4A 级景区，被誉为中国书法名园、东方文化艺术宝库，是国内首座民办碑林园林，园内珍藏四千余方历代名家书法碑刻，绵长碑廊完整展现中华千年书法发展脉络，园区搭配精巧雅致的宋式山水园林，湖光亭台相映成趣，还可体验拓印、书法研等传统项目，将石刻艺术、古典园林与国学文化融为一体，是古都开封极具书香韵味的文化游览胜地。后乘车赴郑州站。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、如因航空公司/铁路局或天气的原因，延误或取消航班/车次等导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
-                3、返程高铁车次参考：郑州/郑州东-广州/广州南高铁二等座09:00-17:00之间车次，具体车次以实际出票为准。
+                3、火车车次参考：郑州-广州白云Z235/15:53-08:30+1、T123/17:22-11:00+1、Z13/20:34-12:36+1、D89/20:40-12:30+1、T253/22:33-15:31+1等，不得指定车次以及硬卧铺位，最终以实际出票为准。
                 <w:br/>
                 4、如因景区通知关闭、景区限流或不可抗力原因无法游览此景点，导游有权协商更换景点或调整行程顺序。
                 <w:br/>
-                交通：送站一趟+高铁
+                5、倡导低碳环保，大多酒店不提供毛巾及一次性用品，建议自行携带；
+                <w:br/>
+                交通：旅游车+火车硬卧
+                <w:br/>
+                景点：万岁山武侠城、中国翰园
+                <w:br/>
+                自费项：武侠城园区内其他额外收费项目，费用请参考景区当天挂牌价，选择性消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">火车硬卧（随机铺位）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                抵达广州
+                <w:br/>
+                火车抵达广州，结束全部旅程。
+                <w:br/>
+                交通：无
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1250,87 +1270,81 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州/广州南-郑州/郑州东往返高铁二等座车票；
-[...3 lines deleted...]
-                2、住宿：全程当地高档/豪华标准建设双人间（版本2选1，参考酒店备注在行程内，住宿先后顺序可根据实际情况调整）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                1、交通：广州-郑州往返火车卧铺票（不指定铺位，随机安排，实际出到为准），如遇火车车次取消或者计划调整等特殊情况，我司有权利调整车次，最终车次以届时出票信息为准。
+                <w:br/>
+                2、住宿：全程当地超豪华标准建设双人间（网评五钻，参考酒店备注在行程内，住宿先后顺序可根据实际情况调整）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，单人请补单房差，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：含5早4正餐，早餐为酒店赠送（不用不退，如有特殊用餐需备注），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                3、用餐：含4早6正餐，早餐为酒店赠送（不用不退，如有特殊用餐需备注），常规正餐35元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 注：不排除部分景区为景区讲解员讲解服务；接送机场、火车站和自由活动无导游服务；
                 <w:br/>
-                6、门票：含景区首道大门票（自费景点门票除外）；不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
-[...1 lines deleted...]
-                免票政策：所有门票，均可按照实际证件退费，绝不克扣。
+                6、门票：含60周岁以上长者首道大门票（自费景点门票除外）；不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款，优惠证件以景区实际政策为准。
+                <w:br/>
+                60岁以下成人需补门票差价323元/人（古灵山40元+宝泉78+月山寺25+武侠城100+天界山40+八里沟40）；
                 <w:br/>
                 重点提示：【五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）】
                 <w:br/>
-                免票优惠我社按照旅行社优惠价格退费，如产生景区保险费用需要自理 。
-[...3 lines deleted...]
-                如不满6周岁儿童不占座可退高铁票740元/小；
+                7、儿童：2-14岁（不含14周岁）1.2米以下包含半价火车票卧铺/半价正餐/车位/服务费；不含床位以及早餐、景点门票、景区交通等；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 备注：
                 <w:br/>
-                关于高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
+                关于火车票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
-                1）郑州/洛阳各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
+                1）河南各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1338,73 +1352,69 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
-                3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
+                3、单人出行出发前需补足房差；河南酒店大多数无三人房或加床服务。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
-                6、不含广州市区到广州站/广州南站接送，高铁站集中，高铁站散团。
-[...1 lines deleted...]
-                7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
+                6、不含广州市区到广州白云站接送，火车站集中，火车站散团。
+                <w:br/>
+                7、2-14岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准；120CM以下为儿童价,120CM以上同成人；儿童均不含早餐，超出费用请现场自理。
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                9、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
-[...9 lines deleted...]
-                以上均为景区里的小交通费用，不属于自费项目，客人知悉。
+                9、不含景区交通（需乘坐）自费套餐：合计380元/人，明细如下：
+                <w:br/>
+                宝泉大峡谷景交30+青天河游船80+时空隧道40+神农山4段电瓶车40+神农山紫金顶大索道80+八里沟景交40+天界山40景交+云峰画廊30
+                <w:br/>
+                （此费用报名即为认可，报名时交于当地导游或提前交付报名点）
+                <w:br/>
+                10、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。（如古灵山景交往返20元、古灵山索道往返50元、靳家岭索道单程40元、八里沟电瓶车往返20元、天界山老爷顶往返索道70元，选择性消费）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1503,148 +1513,219 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">老君山索道（一索/二索），费用现场自理</w:t>
-[...20 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">60岁以下首道大门票差价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60岁以下需补门票：古灵山40元+宝泉78+月山寺25+武侠城100+天界山40+八里沟40=323元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 323.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">其他景区电瓶车/索道/耳麦等，选择性消费项目</w:t>
+              <w:t xml:space="preserve">各大景区交通自费套餐，可现付导游或提前交付报名点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">宝泉大峡谷景交30+青天河游船80+时空隧道40+神农山4段电瓶车40+神农山紫金顶大索道80+八里沟景交40+天界山40景交+云峰画廊30=380元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 380.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区小交通费用（如电瓶车/索道），自愿选择消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                龙门石窟电瓶车10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）；
-[...3 lines deleted...]
-                选择性消费，最终价格参考景区挂牌价；
+                古灵山景交往返20元+古灵山索道往返50元
+                <w:br/>
+                靳家岭索道单程40元
+                <w:br/>
+                八里沟电瓶车往返20元
+                <w:br/>
+                天界山老爷顶往返索道70元 
+                <w:br/>
+                万岁山武侠城园区其他额外消费项目，费用参考景区当天挂牌价，自愿原则
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1807,55 +1888,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人以上发团，如人数末到达10人以上，由我社提前5天通知协调更换其他线路，如不同意可全额退款，我社不承担任何责任，敬请谅解；
+                1、此团10人发团，无全陪领队服务；如人数末到达10人，由我社提前4天通知协调更换其他线路，如不同意可全额退款，我社不承担任何责任，敬请谅解；
                 <w:br/>
                 2、另身体有疾病不适合出行的请不要参团（如若有隐瞒出行所产生问题请自行承担）。老人小孩建议有家人陪同。18岁以下未成年人参团需由监护人陪同或授权委托书。超70岁老人需签免责协议书。75岁以上老人，因接待条件有限，需要60岁以下年轻成人家属陪同方可接待。
                 <w:br/>
-                3、如有汉服体验：若有损坏、污染、丢失衣服及配件，照价赔偿！
+                3、倡导低碳环保，大多酒店不提供毛巾及一次性用品，建议自行携带；
                 <w:br/>
                 4、酒店需收取一定押金（按 照酒店不同标准，每间 100-300 元不等），需要游客在酒店前台自行支付，离店时房间设施无损坏则全额退还。若有损坏酒店物品、污染床品、设施、丢失房卡等，须游客照价赔偿酒店损失。
                 <w:br/>
                 4、如因不可抗力原因调整或者变更行程，如额外产生费用，需游客自理。
                 <w:br/>
                 5、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 6、游客在河南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 7、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 8、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 不可抗力说明：根据新《旅游法》第67条的规定，现做如下说明：
                 <w:br/>
                 1）根据第67条第一、第二、第四项规定，如因不可抗力因素不能避免的影响了旅游行程的，如：在旅游过程中，如遇恶劣天气影响飞机正常起飞、因台风船只无法航行、天灾（如台风、泥石流等等）、战争、罢工等人力不可抗拒的因素影响到正常的行程游览或目的地到达，滞留机场或某地，游客自愿同意旅行社在保证不降低行程标准的情况下对行程游览和住房顺序进行前后调整。造成景点不能游览的，旅行社退门票协议价。
                 <w:br/>
                 2）根据第67条第一、第二、第四项规定，如因不可抗力因素不能避免的影响了旅游行程的，游客不同意变更行程安排的，双方可以解除合同，但游客必须支付旅行社相关的机票、房费、车费、操作服务费用等的损失后，将余额退还游客。
                 <w:br/>
                 9、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 10、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 11、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
@@ -1952,51 +2033,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>