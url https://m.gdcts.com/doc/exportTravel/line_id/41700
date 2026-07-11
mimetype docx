--- v0 (2026-06-18)
+++ v1 (2026-07-11)
@@ -1245,51 +1245,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、大交通：成人含往返机票，未含400元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含140元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。进出港口、航班时间等以航司出票为准。
+                1、大交通：成人含往返机票，未含300元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含100元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：入住当地2晚四钻酒店 +1晚长白山温泉酒店+3晚三钻酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：含共10正6早，餐标40元/人×10正（不含酒水）早餐为房价包含的，如不使用不退款，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：满18人升级VIP 2+1豪华空调旅游车，不足18人根据团队人数安排用车9-55座旅游空调车，每人一个正座；
                 <w:br/>
                 5、导游：：当地优秀导游；
                 <w:br/>
                 备注：
                 <w:br/>
                 1、此线路为广东散客拼团，出发地不派全陪；为确保团队能如期出发，广东同业共同组团出发！
                 <w:br/>
                 2、散客拼团10人以上当地派导游，若不足10人不安排导游，全程司机兼向游
                 <w:br/>
                 6、门票：含行程中娱乐+活动门票：鸭绿江断桥、内河游船、边境小火车、秘境漂流（娱乐为打包价格，不参加无费用退还，请知晓！）
                 <w:br/>
                 特别说明：娱乐门票项目因任何原因无法参加或自身原因放弃，费用一律不退，也不换等价项目， 行程中遇天气原因， 航班取消， 道路塌方等自然灾害人力不可抗拒因素， 所产生的费用及损失由客人自理！
                 <w:br/>
                 温馨提示：广告价格是65周岁以上长者价格，不足65周岁需补门票差额
                 <w:br/>
                 60~64周岁补140元/人
                 <w:br/>
@@ -1753,51 +1753,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>