--- v0 (2026-07-22)
+++ v1 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【日本·关西暑假亲子游】日本关西6日|大阪|琵琶湖|京都|奈良|环球影城+宫崎骏草屋|畅享放题美食|全程4-5钻酒店（香港往返）行程单</w:t>
+        <w:t xml:space="preserve">【日本关西·深度游】日本关西6日|大阪|京都|奈良|和歌山|淡路岛|神户|含全餐日式料理|全程4-5星酒店（香港往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(HK)-PHB6-SJTJP</w:t>
+              <w:t xml:space="preserve">(HK)-CJGXB6-SJTJP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本-京都-大阪-奈良-日本环球影城</w:t>
+              <w:t xml:space="preserve">日本-京都-大阪-奈良</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -345,117 +345,118 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 （航班仅供参考，以实际出票为准）
                 <w:br/>
-                去程  香港-大阪关西 HB340 起飞:08:15-抵达:13:05
-[...1 lines deleted...]
-                回程  大阪关西-香港 HB341 起飞:14:00-抵达:17:15
+                <w:br/>
+                去程 香港-大阪关西 HB340 起飞:08:15-抵达:13:05
+                <w:br/>
+                回程 大阪关西-香港 HB341 起飞:14:00-抵达:17:15
                 <w:br/>
                 <w:br/>
                 ◆由于排期密航班多，请根据自身出行需求详询对接销售具体航班时刻，选择合适的出发日期出行~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ✈日本关西亲子 6 天奇幻之旅｜暑期亲子封神路线来啦
-[...13 lines deleted...]
-                [勾引]这个暑假，带孩子开启关西童话冒险~
+                ~~~~~~~
+                <w:br/>
+                【港团品质｜深度关西 6 天】
+                <w:br/>
+                大阪・奈良・京都・和歌山·神户·淡路岛全线畅游
+                <w:br/>
+                深圳起止，赠口岸至机场接送
+                <w:br/>
+                全包餐品尝和歌山汤拉面、京都乡土料理等时令和风美食
+                <w:br/>
+                还有金枪鱼解体秀趣味体验，超值出行即刻出发！
+                <w:br/>
+                名景美食全覆盖，性价比拉满，玩转日本魅力古都与都市！
+                <w:br/>
+                ~~~~~~~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -572,513 +573,541 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【香港-大阪关西-琵琶湖大津】接机
-[...1 lines deleted...]
-                于指定时间在香港国际机场集中，领队协助办理登机手续后，搭乘国际航班直飞日本大阪关西国际机场，抵达后乘车前往琵琶湖大津入住酒店。
+                【香港国际机场集中-大阪】接机
+                <w:br/>
+                于指定时间在香港机场集中，领队协助办理登机手续后，搭乘国际航班直飞日本大阪关西国际机场，抵达后乘车前往酒店。
                 <w:br/>
                 交通：飞机
                 <w:br/>
+                自费项：今日推荐自费项目【日本和牛：约13000日元/人，约50分钟】/【渔船刺身：约12000日元/人，约50分钟】
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：酒店自助晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">5钻琵琶湖大津王子酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">关空未来酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【琵琶湖周边】 琵琶湖密歇根号游船-近江八幡童话草根屋「LA COLLINA」-滋贺农业公园BLUME之丘-滋贺龙王OUTLET购物城
-[...18 lines deleted...]
-                关西地区大型日系奥特莱斯，琵琶湖西侧的购物地标，以开阔自然环境、丰富品牌与亲民折扣著称，京都 / 大阪 / 奈良一日购物首选。坐落滋贺县龙王町，毗邻琵琶湖，背靠比良山系，视野开阔、空气清新，购物同时可赏湖山景致。
+                【大阪-神户-淡路岛】途经明石海峡大桥(全球最大吊桥之一)、涡之丘大鸣门桥纪念馆、淡路花栈敷(全年人气最高时段，粉白红花海铺满山坡)、神户港
+                <w:br/>
+                【石海峡大桥】（车观）
+                <w:br/>
+                是位于日本本州岛与淡路岛之间的跨海悬索桥，跨越明石海峡，连接神户市与淡路岛，作为世界知名的大跨度悬索桥，它横跨海峡的雄伟身姿本身就是一道亮眼的风景线，乘车穿行而过时，还能在车窗处远眺海峡开阔海景。
+                <w:br/>
+                【涡之丘大鸣门桥纪念馆】（游玩时间约40分钟）
+                <w:br/>
+                修建于鸣门海峡畔的观景场馆，在这里可以清晰观赏到鸣门漩涡这一特色自然景观，涨落潮时海峡因流速差形成的大小漩涡错落排布，是关西地区极具特色的自然奇景，纪念馆内也会展示鸣门大桥的修建历程与相关科普知识，帮助游客了解这项工程奇迹背后的故事。
+                <w:br/>
+                【※淡路花栈敷】（游玩时间约40分钟）
+                <w:br/>
+                这里是关西地区人气超高的赏花胜地，在适宜季节，粉白红不同品类的花海顺着山坡铺展开来，色彩明快层次丰富，漫步在花田步道中，可近距离感受花海盛放的浪漫氛围，也能在高处取景俯瞰，将整片花海与远处的海景一同收入镜头。
+                <w:br/>
+                【神户港】（游玩时间约40分钟）
+                <w:br/>
+                是日本重要的国际贸易港口，也是神户最具代表性的观景地标之一，沿着港湾散步，可以看到停泊的船只与错落的城市建筑，氛围闲适开阔，傍晚时分还能欣赏落日熔金的海港美景。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
-                景点：琵琶湖密歇根号游船-近江八幡童话草根屋「LA COLLINA」-滋贺农业公园BLUME之丘-滋贺龙王OUTLET购物城
+                景点：途经明石海峡大桥、涡之丘大鸣门桥纪念馆、淡路花栈敷、神户港
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：牧场自助餐60分钟     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">5钻琵琶湖大津王子酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：和风料理     晚餐：日式定食   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西神户广场酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【琵琶湖-京都】 京都铁道博物馆-伏见稻荷大社-「水族馆NIFREL」-EXPOCITY时尚购物城
-[...18 lines deleted...]
-                大阪吹田・万博纪念公园旁，日本顶级复合型时尚购物城，集 300 + 潮流店铺、地标摩天轮、水族馆 NIFREL 与 IMAX 影院于一体，是关西亲子、购物、打卡一日游首选地。
+                【神户-京都】美山町合掌村(整片休耕田盛开雪白荞麦花)、岚山嵯峨野小火车、综合免税店、京都必游项目之一，感受日式茶道文化【抹茶体验】
+                <w:br/>
+                【※美山町合掌村】（游玩时间约40分钟）
+                <w:br/>
+                这里是日本保存完好的传统合掌村落，错落分布着保留百年历史风貌的茅草屋顶合掌造民居，没有过度商业化的喧嚣，保留着日式乡村的古朴静谧；花期到来时，村落周边休耕田的荞麦花齐齐盛放，一片素白铺在村落周围，青瓦白花与远处山林相映，格外清新雅致，很适合漫步闲逛，感受日式乡村悠然氛围。
+                <w:br/>
+                【岚山嵯峨野小火车】（游玩时间约20分钟）
+                <w:br/>
+                观光火车沿着保津川溪谷蜿蜒前行，沿途尽是茂密山林与清澈溪谷，四季皆有不同景致，乘车穿行其间，可以从特别的视角饱览关西山林的自然野趣，是京都热门的体验项目。
+                <w:br/>
+                【综合免税店】（游玩时间约60分钟）
+                <w:br/>
+                日本的商品以其世界一流的技术和优良的质量，在世界各国都备受好评，免税店，为您提供以日本的尖端技术和环保为主体而开发研制并在世界各国受到好评的各种生化科技产品，光学制品，家电制品，珍珠，贵金属制品，医药品以及化妆品等，该店销售的商品都是日本本国生产。
+                <w:br/>
+                【抹茶体验】（游玩时间约40分钟）
+                <w:br/>
+                日本茶道是在日本一种仪式化的、为客人奉茶之事。原称为“茶汤”。日本茶道和其他东亚茶仪式一样，都是一种以品茶为主而发展出来的特殊文化，但内容和形式则有别。茶道历史可以追溯到13世纪。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
-                景点：京都铁道博物馆-伏见稻荷大社-「水族馆NIFREL」-EXPOCITY时尚购物城
+                景点：美山町合掌村、岚山嵯峨野小火车、抹茶体验
+                <w:br/>
+                购物点：综合免税店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：京都风味料理     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">京都/奈良/大阪四钻酒店 京都八条 都酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：京都乡土料理     晚餐：日式料理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">京都五条吴竹庄酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪-奈良】 综合免税店，奈良公园(小鹿与千年古都共生之地)，心斋桥&amp;道顿崛（大阪不夜城，购物与美食的狂欢地），大阪城公园（与名古屋城、熊本城并称日本三大名城，大阪必访历史公园）
-[...18 lines deleted...]
-                大阪市中央区核心地标，占地 105.6 公顷的特别史迹公园，日本三大名城之一，由丰臣秀吉 1583 年始建，1931 年市民集资重建天守阁，历史底蕴 + 都市绿地 + 四季花景三合一，是大阪必游的 “战国史诗级” 胜地。战国史诗具象化：丰臣秀吉权力象征，三大名城之一，历史厚重感拉满。
+                【京都-和歌山-大阪】日本三大连立式平山城-和歌山城(包入内)-西之丸庭园（红叶溪庭园），日本“爱琴海”-白崎海洋公园(白色石灰岩悬崖 + 纪伊水道湛蓝大海)，黑潮市场金枪鱼解体秀
+                <w:br/>
+                【和歌山城】（游玩时间约40分钟）
+                <w:br/>
+                是日本三大连立式平山城之一，始建于16世纪，是和歌山极具代表性的历史地标，整座城池依地形修建，城墙与城郭都保留着古朴的历史质感，入内参观可以感受日本古城池的建筑特色，
+                <w:br/>
+                【西之丸庭园】（游玩时间约40分钟）
+                <w:br/>
+                也叫红叶溪庭园，这是典型的日式回游庭园，溪流、林木与古建筑相映，雅致清幽，四季都有不同美感。
+                <w:br/>
+                【※白崎海洋公园】（游玩时间约40分钟）
+                <w:br/>
+                园区坐落于纪伊水道沿岸，大面积洁白的石灰岩悬崖沿着海岸铺展开，搭配澄澈湛蓝的海水，清新明快的配色让这里有着日本“爱琴海”的美誉，沿着海岸步道闲逛，无论是吹着海风欣赏山海景色，还是拍照取景都十分合适。
+                <w:br/>
+                【黑潮市场】（游玩时间约60分钟）
+                <w:br/>
+                黑潮市场是关西知名的生鲜市场，这里盛产新鲜的近海渔获，现场的金枪鱼解体秀是极具人气的特色体验，可以亲眼看到专业师傅处理大型金枪鱼的全过程，感受地道的日式市场风味。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
-                景点：奈良公园(小鹿与千年古都共生之地)，心斋桥&amp;道顿崛（大阪不夜城，购物与美食的狂欢地），大阪城公园（与名古屋城、熊本城并称日本三大名城，大阪必访历史公园）
-[...1 lines deleted...]
-                购物点：综合免税店
+                景点：和歌山城-西之丸庭园，白崎海洋公园，黑潮市场金枪鱼解体秀
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色网烧 或 SHABU SHABU     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">ART 大阪湾酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：和歌山汤拉面     晚餐：日式料理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大阪心斋桥舒适酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪】 日本环球影城(包1DAY PASS)
-[...10 lines deleted...]
-                亚洲顶级电影动漫乐园，快乐制造机。大阪市此花区世界级主题公园，2001 年开业，全球 5 座环球影城之一，以 “电影 + 动漫 + 沉浸式娱乐” 为核心，拥有超级任天堂世界、哈利波特魔法世界、小黄人乐园等 10 大主题区，60 + 游乐设施，亚洲唯一任天堂官方园区，亲子、情侣、发烧友全能适配，大阪必打卡的欢乐顶流胜地。
+                【大阪-奈良】奈良公园-喂食萌萌小鹿、东大寺(包入内)-世界文化遗产，古奈良历史遗迹群、通天阁-自带浓厚昭和市井气息、新世界商店街-主干道直通通天阁，视野可完整拍到“街道招牌+通天阁”经典构图、珍珠博览馆或民意品体验馆二选一
+                <w:br/>
+                【奈良公园】（游玩时间约40分钟）
+                <w:br/>
+                奈良公园是日本现代公园的先驱之一，园内有许多小鹿，这些小鹿已经被完全驯化，会亲近游人，是奈良公园一道灵动的风景线，公园内还散落着东大寺、春日大社等许多世界文化遗产，你可以在逛完景点之后漫步公园，喂喂可爱的小鹿，享受悠闲的日式时光。
+                <w:br/>
+                【东大寺】（游玩时间约40分钟）
+                <w:br/>
+                它是华严宗大本山，距今已有超过一千两百年的历史，作为古奈良历史遗迹群的重要组成部分被列入世界文化遗产，寺内供奉着高达15米有余的卢舍那大佛，整座建筑气势恢宏，代表性的木构大佛殿是世界上规模最大的木造建筑之一，走进寺中可以深切感受到千年古寺厚重的历史氛围与独特的宗教文化魅力。
+                <w:br/>
+                【通天阁】（游玩时间约40分钟）
+                <w:br/>
+                这座始建于昭和初期的了望塔是大阪浪速区的标志性建筑，塔身带着鲜明的昭和复古设计风格，走在周边街区，随处都能感受到浓厚的昭和市井气息，登上塔顶观景台还可以俯瞰大阪市区全貌。
+                <w:br/>
+                【新世界商店街】（游玩时间约60分钟）
+                <w:br/>
+                这条以通天阁为核心延伸开的商业街保留了昭和时期的大阪街景风貌，沿着主街向前走，刚好可以拍到街道招牌搭配通天阁的经典大阪打卡画面，街上遍布着各类特色大阪小吃与平价店铺，逛起来充满烟火气。
+                <w:br/>
+                【珍珠博览馆或民意品体验馆二选一】（游玩时间约60分钟）
+                <w:br/>
+                【珍珠博览馆】
+                <w:br/>
+                馆内陈列着世界各地收集来的稀有宝石，未加工的石头、切割过的宝石、与首饰饰品一同展出，可以见识到怎样将未加工的石头，研磨为璀璨夺目的宝石。
+                <w:br/>
+                【民意品体验馆】
+                <w:br/>
+                是日本本土日用品体验场馆，在这里可以了解日本日用好物的研发理念与使用特点，能根据自身需求挑选适配的产品，为旅途增添购物体验。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
-                景点：日本环球影城
+                景点：奈良公园、东大寺、通天阁、新世界商店街
+                <w:br/>
+                购物点：珍珠博览馆或民意品体验馆二选一
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">ART 大阪湾酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：炙樱手作     晚餐：日式定食   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">关西地区(三星标准) EZ霍特尔KIX海滨酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪机场-香港国际机场解散】送机
-[...1 lines deleted...]
-                早餐后，于指定时间前往大阪关西国际机场搭乘国际航班返程，结束愉快的日本关西亲子暑假之旅！
+                【大阪关西国际机场-香港国际机场解散】大阪城公园（不登城），大阪Outlets送机
+                <w:br/>
+                【大阪城公园】（游玩时间约40分钟）
+                <w:br/>
+                气氛最唯美：紫阳花的花期通常在每年的6月至7月，此时公园内的紫阳花盛开，形成一片片紫色、蓝色或粉色的花海，非常适合拍照和观赏，大阪城公园是日本大阪市著名的历史公园，以其丰富的历史文化、自然景观和四季各异的美景而闻名。
+                <w:br/>
+                【大阪outlets】（游玩时间约60分钟）
+                <w:br/>
+                这里是关西地区人气很旺的品牌折扣购物村，汇聚了众多日本本土品牌与国际知名品牌，从服饰箱包到美妆家居都有丰富选择，您可以在这里逛逛，挑选性价比高的伴手礼带给亲友。
+                <w:br/>
+                <w:br/>
+                游览完后，于指定时间前往大阪关西国际机场搭乘国际航班返程，结束愉快的日本关西之旅！
+                <w:br/>
+                <w:br/>
+                *温馨提示：
+                <w:br/>
+                我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其他不可抗力因素，我社将不做经济赔偿，恳请谅解！
+                <w:br/>
+                *当地导游将根据实际情况对景点游览时间进行调整，以上行程游览时间仅供参考，敬请注意！
+                <w:br/>
+                景点：大阪城公园（不登城），大阪Outlets
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1152,53 +1181,53 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）往返机票，现时机税及燃油附加费；          
                 <w:br/>
                 2）代订行程表所列游览交通费（一人一座）；                
                 <w:br/>
                 3）代订行程所列酒店或同级酒店的住宿费；      
                 <w:br/>
                 4）安排行程表所列的团队餐费（不含酒水）；     
                 <w:br/>
                 5）行程表所列第一道门票；                    
                 <w:br/>
-                6）当地导游中文讲解；旅行社责任险； 
-[...1 lines deleted...]
-                7)境外司陪人员服务费RMB 600元/每位客人。
+                6）当地导游中文讲解；旅行社责任险；
+                <w:br/>
+                7）境外司陪人员服务费共RMB 600元/每位客人（含小童及婴儿）
                 <w:br/>
                 注：行程表内所列用车头尾两天所使用的车为酒店专车，其余四天为旅游巴士；用车标准:16-25人18-25座车;25-28人28座车;28 人以上用40座车。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1206,51 +1235,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.旅游签证费共RMB 850元/每位客人
                 <w:br/>
-                2.日本段单房差（￥2300元/人）
+                2.日本段单房差（￥1800元/人）
                 <w:br/>
                 3.外籍护照及港澳台护照航司需加收800元/人机票+地接附加费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1351,68 +1380,139 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">综合免税店</w:t>
+              <w:t xml:space="preserve">【综合免税店】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">日本的商品以其世界一流的技术和优良的品质，在世界各国都备受好评，免税店，为您提供以日本的尖端技术和环保为主体而开发研制并在世界各国受到好评的各种生化科技产品，光学制品，家电制品，珍珠，贵金属制品，医药品以及化妆品等，该店销售的商品都是日本本国生产。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【珍珠博览馆或民意品体验馆二选一】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">珍珠，珊瑚制品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1947,51 +2047,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本段单房差（￥2300元/人）</w:t>
+              <w:t xml:space="preserve">日本段单房差（￥1800元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">签证</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2097,71 +2197,113 @@
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 特殊人群附加费收费标准
                 <w:br/>
-                A）2-6岁以下小童不占床减300元/人；如需占床，费用另询；
-[...1 lines deleted...]
-                B）满6岁(含)以上儿童规定必须占床，大小同价，免收附加费；
+                A）2-12岁以下小童不占床减300元/人；特殊原因如需占床，费用另询；
+                <w:br/>
+                B) 满12岁(含)至18周岁儿童及中童规定必须占床，在成人的价格上因住宿原因需+500元/人；
                 <w:br/>
                 C）原则上仅支持1成人带1位小童，特殊情况1位成人带2位儿童参团可另询报价，无父母陪同的18岁至22岁旅客价格另议；
                 <w:br/>
-                D）外籍护照及港澳台护照航司需加收800元/人机票+地接附加费。
+                D) 外籍护照及港澳台护照地接及机票需另外加收800元每人附加费。
                 <w:br/>
                 <w:br/>
                 特别备注
                 <w:br/>
                 婴儿收费：2周岁以下（不含2周岁）的婴儿收费现询，此收费不提供机位、车位、餐位、床位及景点费用。
                 <w:br/>
                 当季日本当地用车紧张，车型安排根据当地用车人数进行调配。
                 <w:br/>
                 <w:br/>
-                特别说明
+                参考酒店
+                <w:br/>
+                境外当地酒店没有挂星制度，行程中所列的星级标准为当地行业参考标准。敬请注意！
+                <w:br/>
+                <w:br/>
+                特别说明：
                 <w:br/>
                 1.日本酒店面积很小，房间空间有限，寸土寸金，请不要与中国同等级的酒店相比。
                 <w:br/>
-                2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。
+                2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解
+                <w:br/>
+                <w:br/>
+                备注：
+                <w:br/>
+                1.签证：如因客人资料问题而造成拒签或被终止签证，需收取手续费1000元/人+机票定金1000元/人。
+                <w:br/>
+                以上报价仅适用于中国护照持有者，澳门香港护照及台湾护照及其它国家护照机票须加收。自备签证/免签/旅游签等客人出入境事务（包括登机手续）须自行办理，如发生任何出入境问题，我司概不负责及不退任何费用；如遇到不能入境所有团费不可退回，我社不承担任何责任。因客人自身原因被中国海关拒绝出境或者被目的地国家拒签入境，我社不承担任何责任，所发生的费用不予退还。
+                <w:br/>
+                2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
+                <w:br/>
+                具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
+                <w:br/>
+                B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
+                <w:br/>
+                     根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅
+                <w:br/>
+                自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
+                <w:br/>
+                C.出团前需收取保证金至少人民币5万元/人（我司有权根据客人资料的实际情况要求客人增加担保金的额度），按时随团归国退还担保金；如因客人滞留或不准时随团回国，则所交保证金一律不得退回。
+                <w:br/>
+                3.食：按行程中所列餐次，早餐（包含在房费中），正餐为1500日元/人。行程中2个自费项目：和牛+刺身，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
+                <w:br/>
+                4.住：全程入住当地四至五星酒店（相当于网评3-4钻），连住三晚大阪市区酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
+                <w:br/>
+                5、托运行李：去程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
+                <w:br/>
+                             回程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
+                <w:br/>
+                 6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
+                <w:br/>
+                7、特别通知：日本入境时需提供指纹和拍摄面部照片，然后接受入境的审查。若拒绝提供，将不让其入境，造成此后果责任自负，亦将不会退回任何费用。
+                <w:br/>
+                8、境外离团或当地参团客人，我司有权拒绝这类客人参团，如有这种情况，报名时必须说清楚，是否接受客人报名或收取附加费，权利将由我司最后决定！
+                <w:br/>
+                9、按航空公司规定，所以航班必须按顺序乘坐，若有航段未使用，后面的航段航空公司有权限制或者取消，可能导致无法正常出行，所有风险客人自行承担，后果自负，团费不予退还！
+                <w:br/>
+                10、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2213,51 +2355,63 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本线路一经确认，退改将按实际损失扣款，敬请悉知，谢谢！</w:t>
+              <w:t xml:space="preserve">
+                旅行者在行程开始前提出解除合同，按以下标准扣除必要的费用：
+                <w:br/>
+                行程开始 前29-15天，收取旅游总费用5%
+                <w:br/>
+                行程开始 前14-7天，收取旅游总费用20%
+                <w:br/>
+                行程开始 前6-4天，收取旅游总费用50%
+                <w:br/>
+                行程开始 前3-1天，收取旅游总费用60%
+                <w:br/>
+                行程开始当日，收取旅游总费用70%
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2398,77 +2552,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                备注
+                备注：
                 <w:br/>
                 1.签证：如因客人资料问题而造成拒签或被终止签证，需收取手续费1000元/人+机票定金1000元/人。
                 <w:br/>
                 以上报价仅适用于中国护照持有者，澳门香港护照及台湾护照及其它国家护照机票须加收。自备签证/免签/旅游签等客人出入境事务（包括登机手续）须自行办理，如发生任何出入境问题，我司概不负责及不退任何费用；如遇到不能入境所有团费不可退回，我社不承担任何责任。因客人自身原因被中国海关拒绝出境或者被目的地国家拒签入境，我社不承担任何责任，所发生的费用不予退还。
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                      根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅
                 <w:br/>
                 自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
                 <w:br/>
                 C.出团前需收取保证金至少人民币5万元/人（我司有权根据客人资料的实际情况要求客人增加担保金的额度），按时随团归国退还担保金；如因客人滞留或不准时随团回国，则所交保证金一律不得退回。
                 <w:br/>
-                3.食：按行程中所列餐次，早餐（包含在房费中），正餐为1000日元/人。行程中2个自费项目：和牛+刺身，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
-[...1 lines deleted...]
-                4.住：入住两晚当地五星标准+三晚当地四星标准酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
+                3.食：按行程中所列餐次，早餐（包含在房费中），正餐为1500日元/人。行程中2个自费项目：和牛+刺身，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
+                <w:br/>
+                4.住：全程入住当地四至五星酒店（相当于网评3-4钻），连住三晚大阪市区酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
                 <w:br/>
                 5、托运行李：去程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
                 <w:br/>
                              回程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
                 <w:br/>
-                6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
+                 6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
                 <w:br/>
                 7、特别通知：日本入境时需提供指纹和拍摄面部照片，然后接受入境的审查。若拒绝提供，将不让其入境，造成此后果责任自负，亦将不会退回任何费用。
                 <w:br/>
                 8、境外离团或当地参团客人，我司有权拒绝这类客人参团，如有这种情况，报名时必须说清楚，是否接受客人报名或收取附加费，权利将由我司最后决定！
                 <w:br/>
                 9、按航空公司规定，所以航班必须按顺序乘坐，若有航段未使用，后面的航段航空公司有权限制或者取消，可能导致无法正常出行，所有风险客人自行承担，后果自负，团费不予退还！
                 <w:br/>
                 10、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2517,51 +2671,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>