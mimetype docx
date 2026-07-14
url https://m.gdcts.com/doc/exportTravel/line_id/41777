--- v0 (2026-06-23)
+++ v1 (2026-07-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">暑假【纯享北京-晚对晚】双飞5天｜外国语大学｜天坛祈年殿｜人民大会堂｜故宫新逛法-养心殿｜军事博物馆｜圆明园（含遗址公园）｜升旗仪式｜颐和园深度游｜四合院-恭王府行程单</w:t>
+        <w:t xml:space="preserve">暑假【纯享北京-晚对晚】双飞5天｜走进北京语言大学-外教带你游览校园｜天坛祈年殿｜人民大会堂｜故宫新逛法-养心殿｜军事博物馆｜圆明园（含遗址公园）｜升旗仪式｜颐和园深度游｜四合院-恭王府行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -410,57 +410,53 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★广东独立成团、拒绝全国大散拼、全程0购物0自费、行程透明无套路！
                 <w:br/>
                 ★入住二三环沿线网评三钻酒店：全季乐家/和颐酒店/如家商旅/如家精选或同级、享用中西自助早餐
                 <w:br/>
                 ★车备品牌矿泉水、故宫配无线讲解器
                 <w:br/>
                 ★【梅府夜宴】赏梅派经典《贵妃醉酒》&amp;学京剧“四大行当”&amp;品富华斋“满族”宫廷饽饽&amp;与网红“胡同里的爷”唠嗑家常。在一座百年四合院内来一场“视觉、听觉、味觉”都触动的盛宴。
                 <w:br/>
                 ★【升旗仪式-爱国启蒙】
                 <w:br/>
                 早起赴一场天安门广场的升旗仪式，看着五星红旗冉冉升起，让爱国情怀在孩子心中悄悄扎根，开启爱国主义启蒙。
                 <w:br/>
                 ★【军事博物馆-国防启蒙】
                 <w:br/>
                 走进中国唯一的大型综合性军事历史博物馆，近距离看武器装备、听英雄故事，读懂人民军队“从胜利走向胜利”的历史逻辑，点燃小小少年的热血与担当，开启国防教育启蒙。
                 <w:br/>
-                ★【清华大学外观-送校微-名校励志启蒙】
-[...5 lines deleted...]
-                走进“外交官的摇篮”北京外国语大学，由未来翻译官带逛校园，沉浸式感受多元语言文化氛围；外教面对面交流，解锁英语学习干货；穿上博士服打卡拍照，获赠专属外交官证书，为孩子开启语言学习与职业理想启蒙。
+                ★【清华大学外观-送校微-名校励志启蒙】打卡清华标志性校门，给孩子讲讲百年名校的故事，感受浓厚学术氛围，在孩子心里埋下向往知识、追求理想的种子，开启名校励志启蒙。
+                <w:br/>
+                ★【北京语言大学-语言与职业启蒙】开启一场“沉浸式语言成长之旅”。外教带你逛高校，沉浸式感受多元语言氛围；和外教面对面交流，大胆开口说英语。
                 <w:br/>
                 ★【中国最高政治殿堂-人民大会堂】躬身踏入殿堂，身临其境的震撼，更能读懂了前辈们的设计智慧与时代担当。
                 <w:br/>
                 ★【圆明园套票-含遗址公园】被誉为 “万园之园”，漫步残垣遗迹之间，感受历史沧桑，追忆昔日园林盛景。
                 <w:br/>
                 ★【半部清史里-恭王府】漫步恭王府，欣赏“一座恭王府，半部清代史"的建筑瑰宝。
                 <w:br/>
                 ★【故宫新逛法】探清朝雍正至溥仪8位皇帝的居住之所-养心殿。
                 <w:br/>
                 ★【八达岭长城】万里长城精华段，中外元首到访必登之地，登临雄关领略山河壮阔，感受千年华夏雄浑气魄。
                 <w:br/>
                 ★【颐和园深度游】打卡颐和园的网红C位画中游顶流景区，游览世界最长的彩绘长廊。
                 <w:br/>
                 ★【天坛套票】明清皇家祭天圣地，世界文化遗产，多国元首访华必游打卡取景地，尽显中式礼制建筑恢弘底蕴。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -870,61 +866,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                颐和园（含画中游）-圆明园套票-外国语大学-外观清华
+                颐和园（含画中游）-圆明园套票-语言大学-外观清华
                 <w:br/>
                 上午：早餐后，【皇家山水诗篇-颐和园】（游览约2小时左右），颐和园深度游：中国清朝时期皇家园林，1998年被联合国教科文组织列入《世界遗产名录》，具有重要的历史文化价值。打卡网红 C 位「画中游」：乾隆皇帝 “梦中的园林”，依山而建的亭台楼阁像从画里走出来一样，和孩子一起解锁 “人在画中游” 的奇妙视角。探秘世界最长彩绘长廊：728 米的长廊上藏着 14000 余幅彩绘，找找《西游记》《三国演义》里的经典故事，边逛边玩解锁古代 “绘本”；
                 <w:br/>
                 行走路线：东宫门 → 仁寿殿 → 德和园 → 玉澜堂 → 乐寿堂 → 长廊 → 排云殿 → 画中游 → 石舫 → 长廊→东宫门。
                 <w:br/>
                 【万园之园-圆明园-含遗址公园】（游览约1.5小时左右），这里曾是大清盛世的皇家御苑，集古今中外造园艺术之大成，被誉为 “万园之园”。 走进这座曾经惊艳世界的皇家园林，承载着百年兴衰与岁月沧桑。穿行于西洋楼、大水法等遗址之间，在断壁残垣里听一段兴衰故事，给孩子上一堂看得见的历史课，种下守护文化遗产的种子。
                 <w:br/>
                 中餐：【新派融合菜】
                 <w:br/>
-                下午：【北京外国语大学・小小外交官体验】走进 “外交官的摇篮”！由北外哥哥姐姐带逛校园，沉浸式感受多元语言氛围；和外教面对面交流，大胆开口说英语；穿上博士服打卡拍照，获赠专属 “小小外交官证书”，开启语言与职业启蒙。【外观清华大学・名校励志打卡】打卡百年名校清华校门，给孩子讲讲“自强不息、厚德载物” 的校史故事，感受浓厚的学术氛围，拍一张“未来清华人”纪念照，悄悄埋下向往知识的种子。（小孩送清华大学校徽）
+                下午：【北京语言大学】（约90分钟）开启一场“沉浸式语言成长之旅”。外教带你逛高校，沉浸式感受多元语言氛围；外教面对面交流，解锁英语学习干货；穿上博士服打卡拍照，获赠专属 “小小外教官”荣誉证书，开启语言与职业启蒙。游览路线:梧桐大会堂一孔子:像一教二教一图书馆一逸夫楼一鲁迅雕像一紫薇园一国际和平杯一主楼一北京语言大学校园大石碑。【外观清华大学・名校励志打卡】打卡百年名校清华校门，给孩子讲讲“自强不息、厚德载物” 的校史故事，感受浓厚的学术氛围，拍一张“未来清华人”纪念照，悄悄埋下向往知识的种子。（小孩送清华大学校徽）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：【新派融合菜】     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1480,51 +1476,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>