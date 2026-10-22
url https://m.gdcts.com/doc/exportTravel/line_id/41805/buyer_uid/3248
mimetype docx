--- v0 (2026-07-22)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【深度游汕尾3天】---7月---寻红迹、观奇浪、品烟火丨汕尾版小“阿那亚”风帆礼堂丨汕尾二马路尝人间烟火行程单</w:t>
+        <w:t xml:space="preserve">【深度游汕尾3天】-寻红迹、观奇浪、品烟火丨汕尾版小“阿那亚”风帆礼堂丨汕尾二马路尝人间烟火行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -412,55 +412,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1晚入住金町湾景区 海边公寓 
                 <w:br/>
                 1晚入住汕尾二马路附近酒店 夜觅汕尾特色美食
                 <w:br/>
                 东方小莫斯科【红宫红场】、英雄故里【澎湃故居】
                 <w:br/>
                 新晋网红点 汕尾私藏的蔚蓝秘境-石群岛 后澳玻璃果冻海
                 <w:br/>
                 汕尾金町湾 打卡汕尾版小“阿那亚”风帆礼堂；
                 <w:br/>
                 被遗忘的孤岛 网红海上古堡
                 <w:br/>
                 著名“双色海”海上公路 南海观音寺 
                 <w:br/>
-                食足3餐 特色海鲜餐 酒店早餐*2 
+                食足4餐 特色海鲜餐*2 酒店早餐*2 
                 <w:br/>
                 优惠升级：
                 <w:br/>
-                1、平日前10名报名第一晚金町湾住宿免费升级海景房！（周六出发除外）
+                1、前10名报名免费升级海景房！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -579,50 +579,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 集中-红宫红场-澎湃故居-汕尾保利金町湾
                 <w:br/>
+                于指定地方集中，前往汕尾（车程约3小时），到达后享用午餐：自理。
+                <w:br/>
                 餐后前往东方小莫斯科【红宫红场】（游览约40分钟)
                 <w:br/>
                 【红宫红场】是中国大革命时期，以彭湃为首的共产党人领导海陆丰人民建立第一个苏维埃政权的革命活动场所。1961年国务院颁布“红宫、红场”为全国重点文物保护单位，现已成为革命历史教育基地。在里面参观澎湃烈士铜像和当年举行农民大会的会台等。
                 <w:br/>
                 完毕后游览英雄故里【澎湃故居】(游览约40分钟)
                 <w:br/>
                 【澎湃故居】坐北向南，面临龙津河，原始建于清末，主楼双层，面宽3间12．9米，进深10·9米，前廊子仿西式建筑，楼板加铺花砖。风火式山墙，总建面积266平方米。彭湃同志在这里度过童年和青少年时代代。
                 <w:br/>
                 集中前往【汕尾保利金町湾】（车程约45分钟）随后到酒店办理入住，入住后自由活动。
                 <w:br/>
                 【汕尾保利金町湾】拥有美丽的大海、 阳光、 沙滩标签，她的气质从来与璀璨、浪漫、汇聚世界上最美的景致，她孕育了全市唯5幢一线海景公寓作品，背山面海，尽享极致诗意生活。
                 <w:br/>
                 【汕尾版小“阿那亚”风帆礼堂】这里还有一个火爆全网的浪漫爱情胜地看完就想原地结婚!礼堂的名字叫做“风帆礼堂”，是一座海滨西式婚礼殿堂。简约流畅的线条，利用清水混凝土打造出了自然质朴的立面，门前有水池和芦苇田，背面是一望无际的大海，出片率极高!黄昏，落日余晖洒到白色的礼堂上，浪漫温柔。
                 <w:br/>
                 晚餐-自理。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -631,51 +633,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">汕尾金町湾  泊乐湾公寓或同级</w:t>
+              <w:t xml:space="preserve">汕尾金町湾  泊乐湾公寓或同等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -683,51 +685,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 酒店早餐-午餐-后澳玻璃果冻海-网红海上古堡-南海观音寺-石群岛-汕尾二马路-酒店
                 <w:br/>
                 早上睡到自然醒，享用酒店早餐，约11点退房后，享用午餐：特色海鲜餐。
                 <w:br/>
                 餐后前往【后澳玻璃果冻海】（车程约50分钟，游览约50分钟）
                 <w:br/>
                 随后前往【网红海上古堡】破日的城堡在咆哮的海浪中傲然挺立，浪潮配合着莫名的韵律拍打着砖墙，溅起的浪花诉说着孤寂，光亮的减退之下，竟有一种遗世独立的感觉。这里三面环海，岬屿相连，礁岩叠兀，海浪拍打在礁石上，配上孤零零的一座“城堡’，有种孤寂破碎、沧桑失落、古老神秘又浪漫之感。
                 <w:br/>
                 【南海观音寺】南海寺，原称观音宫，创建于清康熙三十一年(1692)位于红海湾遮浪岛东侧打石澳。相传观世音在此地得度成正果，成为四大菩萨之一，并因此留下许多与神奇传说有关的圣迹。
                 <w:br/>
                 景点有“佛留沙”“佛印石”“得度石”“莲花石”“甘露泉”“柳基”“郑成功后江平水”。还有送子观音庙,财神庙等。
                 <w:br/>
                 【石群岛】汕尾石群岛位于广东省汕尾市东南部海域，由数十座大小岛屿和礁石群组成，星罗棋布于南海之滨。这里远离都市喧嚣，坐拥清澈碧蓝的海水、鬼斧神工的火山岩地貌，以及未被过度开发的原生态渔村文化，是广东沿海不可多得的“海上秘境”。
                 <w:br/>
-                随后前往汕尾二马路酒店办理入住，晚餐：自理。来到汕尾除了看海，当然也要在老城区穿街走巷，体验当地人的风土人情、尝尝汕尾的当地美食。汕尾二马路美食一条街，吃的比较齐全，二马路晚上宵夜巨热闹，各种各样的小摊，美食多到三天尝不完。
+                随后前往汕尾二马路附近酒店办理入住，晚餐：自理。来到汕尾除了看海，当然也要在老城区穿街走巷，体验当地人的风土人情、尝尝汕尾的当地美食。汕尾二马路美食一条街，吃的比较齐全，二马路晚上宵夜巨热闹，各种各样的小摊，美食多到三天尝不完。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -879,68 +881,67 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期：7月4/8/11/15/18/22/25/29日（周六不涨价）
-[...5 lines deleted...]
-                1.2米以下儿童：199元/人（含车位）
+                出发日期：周六/中秋不涨价
+                <w:br/>
+                9月5/8/12/15/19/22/26/29日；10月10/13/17/20/24/27/31日
+                <w:br/>
+                成人（占床）	399元/人	用车+2正餐2早餐+景点门票专业导游
+                <w:br/>
+                1.2米以上儿童/成人	299元/人	
+                <w:br/>
+                1.2米以下儿童	199元/人	仅含车位费
                 <w:br/>
                 房差说明
                 <w:br/>
-                三人房：无（单成人补齐房差或按成人报名放弃床位）
-[...3 lines deleted...]
-                减房差：无
+                三人房：无
+                <w:br/>
+                补房差：150元/人
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
-                <w:br/>
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
                 2、用餐：含1正2早（正餐为包含套餐，不用均无费用退）；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
                 4、住宿：汕尾金町湾旅游度假区 泊乐湾公寓或同级+汕尾二马路附近 舒适酒店（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人必需补房差）；
                 <w:br/>
                 5、服务：含全程优秀导游服务；
                 <w:br/>
                 6、购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
@@ -1208,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>