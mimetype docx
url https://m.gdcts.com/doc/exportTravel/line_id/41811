--- v1 (2026-07-14)
+++ v2 (2026-08-25)
@@ -345,59 +345,57 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上下车信息（上车点有可能因交通管制原因更改，时间及地点已工作人员通知为准，敬请留意）
                 <w:br/>
-                上车点：09：30越秀公园C出口
-[...1 lines deleted...]
-                10:00杨箕地铁A出口     
+                上车点：10：00越秀公园C出口
+                <w:br/>
+                10:30杨箕地铁A出口     
                 <w:br/>
                 下车点：越秀公园
                 <w:br/>
-                请客人准时到达出发集合地点，过时不候。
-[...1 lines deleted...]
-                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -842,74 +840,86 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期：6月19/21/23/25/27/29日
-[...9 lines deleted...]
-                酒店设有少三人房（麻将房）+150元/间2晚；单人需补房差：230元/人
+                出发日期：周末不涨价
+                <w:br/>
+                中秋节9月25日出发加收50元/人
+                <w:br/>
+                8月24/26/28/30日
+                <w:br/>
+                9月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29日
+                <w:br/>
+                <w:br/>
+                1.4米以上/成人：299元/人、占床，含车位+5正餐2早餐+导服
+                <w:br/>
+                3岁以上—1.4米小孩：259元/人、不占床，含车位+5正餐2早餐+导服
+                <w:br/>
+                3岁以下/单车位：199元/人、仅含车位费
+                <w:br/>
+                房差说明
+                <w:br/>
+                酒店设有少三人房（麻将房）+150元/间2晚；
+                <w:br/>
+                单人需补房差：230元/人，9月25日房差280元/人
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 用餐：2酒店早餐+5正餐（均为包含套餐，不用均无费用退）；
                 <w:br/>
                 行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与
                 <w:br/>
                 住宿：连住2晚从化富竹山居度假酒店（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差）；
                 <w:br/>
-                景点：行程所含景点首道大门票（园内园景点门票自理）
+                景点：无（园内园景点门票自理）
                 <w:br/>
                 4、服务：安排 1 名工作人员随车服务；
                 <w:br/>
                 购物：无购物。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -922,50 +932,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行程中一切个人消费自理；
                 <w:br/>
                 2.强烈建议游客自行购买旅游意外保险；
                 <w:br/>
                 3.行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与。
+                <w:br/>
+                4.【超高费用前台补款，参考价格】
+                <w:br/>
+                不占床儿童补票信息（具体以酒店前台为准，3岁以下免费）
+                <w:br/>
+                餐：5正餐+2早餐：82元/人
+                <w:br/>
+                温泉+泳池入场：30元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1084,50 +1102,111 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
                 <w:br/>
                 3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
                 <w:br/>
                 4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
                 <w:br/>
                 5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
                 <w:br/>
                 6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。 
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。 
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。 
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。 
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                五个正餐围餐（四菜一汤简餐）和两个早餐围餐（简餐）在酒店一楼大堂餐厅。（所有餐都系围餐，为避免等待，请准时入席，过时不候！）
+                <w:br/>
+                用餐时间：
+                <w:br/>
+                早餐围餐08：30准时上菜
+                <w:br/>
+                午餐围餐12：00准时上菜
+                <w:br/>
+                晚餐围餐18：00准时上菜
+                <w:br/>
+                温泉地点：酒店C楼木屋区一楼温泉营业时间：
+                <w:br/>
+                早上9点30到10点30
+                <w:br/>
+                晚上19点到21点30
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1168,51 +1247,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>