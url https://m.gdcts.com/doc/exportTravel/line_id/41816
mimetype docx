--- v1 (2026-07-14)
+++ v2 (2026-09-11)
@@ -1592,51 +1592,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>