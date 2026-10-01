--- v2 (2026-09-11)
+++ v3 (2026-10-01)
@@ -1497,57 +1497,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、12周岁以下小孩不占床不含早餐需加收￥1000元/人，若占床需加收￥1800元/人；
                 <w:br/>
                 2、12-18岁的未成年人必须占床，需加收￥1800元/人；
                 <w:br/>
                 3、持港澳台护照需加收￥1000元/人，持外籍护照价格另议；
                 <w:br/>
-                4、不含老挝落地签+快速通关等杂费+导游服务费￥700元/人（需与团费一起支付）；
-[...5 lines deleted...]
-                7、落地签证所需资料：
+                4、单房差￥1000元/人（如遇自然单间需补单间差或加床处理）；
+                <w:br/>
+                5、落地签证所需资料：
                 <w:br/>
                 1）半年期以上有效的护照正本；
                 <w:br/>
                 2）相片1张（2寸/大一寸，不分底色）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1592,51 +1588,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>