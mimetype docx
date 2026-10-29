--- v3 (2026-10-01)
+++ v4 (2026-10-29)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：CZ6091/1320-1445，飞行时间约2.5小时，时差1小时
-[...1 lines deleted...]
-                参考航班：CZ6092/1550-1920，飞行时间约2.5小时，时差1小时
+                参考航班：CZ6091/1335-1505，飞行时间约2.5小时，时差1小时
+                <w:br/>
+                参考航班：CZ6092/1625-1940，飞行时间约2小时，时差1小时
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -575,51 +575,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 - 万象 - 国花占巴花接机仪式 - 万荣酒吧街
                 <w:br/>
                 请团员准时于广州新白云机场国际出发厅集中，乘搭客机飞往老挝政治文化中心—首都——【万象】（飞行时间约2.5小时）。万象也名“永珍”，在当地语里的含义是“檀木之堡”，紧紧傍依在湄公河左岸，隔着湄公河与泰国相望，是世界上极少数紧邻他国边境的首都之一。初入万象，估计与每个人想象中的现代化大都市相差甚远，让人简直不敢相信眼前就是老挝首都万象。这样一个袖珍之城，我们却能在很短的时间内领略到了这个国家独特的风情。抵达后“国花占巴花接机仪式”，后乘车前往有”小桂林”之称的背包客户外天堂万荣，后前往【万荣酒吧街】。晚餐后送回酒店休息。
                 <w:br/>
-                交通：参考航班：CZ6091/1320-1445，飞行时间约2.5小时，时差1小时
+                交通：参考航班：CZ6091/1335-1505，飞行时间约2.5小时，时差1小时
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -970,51 +970,51 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 土产店 - 老挝人家 - 万象 - 广州
                 <w:br/>
                 酒店内享用早餐后，前往【土产店】（停留约120分钟），选购老挝特产、药材、宝石等。后前往参观【老挝人家】，去万象当地人家里拜访做客，大家看一看真正的老挝也并不全部都是穷人，还是有很多富裕家庭的，也让大家了解一下真正的老挝是怎么样的。
                 <w:br/>
                 午餐后专车前往机场乘搭客机飞回广州机场之后（飞行时间约2.5小时），结束此次难忘的愉快之旅。
                 <w:br/>
                 <w:br/>
                 〖温馨提示〗
                 <w:br/>
                 返程前请仔细检查自己的行李物品，不要遗漏酒店。
                 <w:br/>
-                交通：参考航班：CZ6092/1550-1920，飞行时间约2.5小时，时差1小时
+                交通：参考航班：CZ6092/1625-1940，飞行时间约2小时，时差1小时
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：中式围餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1080,117 +1080,115 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州-万象往返机票及税金，万荣-琅勃拉邦和琅勃拉邦-万象的中老高铁（参考C/D/K开头的班次，以实际订票的班次为准）；
                 <w:br/>
-                2、全程行程所列星级酒店标准间（4晚网评四钻酒店+1晚网评五钻酒店。网评四钻酒店参考：万象：万象天阶酒店、万象城市花园酒店、常青花园酒店；万荣：丽莎龙纳匡、钻石度假村、万荣博尔花园酒店主楼；琅勃拉邦：希尔曼酒店、首驿酒店、LuangPrabang Center酒店或不低于同档次酒店。万象网评五钻酒店参考：万象安品酒店、东昌酒店、万象铂骊Q套房酒店或不低于同档次酒店）；
+                2、全程行程所列星级酒店标准间（3晚网评四钻酒店+2晚网评五钻酒店。网评四钻酒店参考：万荣：丽莎龙纳匡、钻石度假村、万荣博尔花园酒店主楼；琅勃拉邦：希尔曼酒店、首驿酒店、LuangPrabang Center酒店或不低于同档次酒店。万象网评五钻酒店参考：万象安品酒店、东昌酒店、万象铂骊Q套房酒店或不低于同档次酒店）；
                 <w:br/>
                 3、行程所列用餐（全程5早8正餐）；
                 <w:br/>
                 4、空调旅游车(根据团队人数在万象安排9-45座空调旅游车，在万荣安排当地特色嘟嘟车，在琅勃拉邦安排14座商务车，保证每人1正座)；
                 <w:br/>
                 5、行程中所列景点首道门票（非注明自费项目）；
                 <w:br/>
                 6、中文导游服务。  
                 <w:br/>
                 7、老挝落地签+快速通关等杂费+导游服务费￥700元/人
-                <w:br/>
-                8、航空公司燃油附加费升幅￥200元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、旅游意外保险；
                 <w:br/>
-                2、航空公司超重物品托运费；
+                2、航空公司燃油附加税临时升幅及超重物品托运费；
                 <w:br/>
                 3、始发地到广州机场来回程交通；
                 <w:br/>
-                4、自费项目以及景区内的小景点或交通车等额外费用；
+                4、景区内的小景点或交通车等额外费用；
                 <w:br/>
                 5、个人开支及人力不可抗力因素产生的额外费用；
                 <w:br/>
                 6、单房差￥1000元/人（如遇自然单间需补单间差或加床处理）；
                 <w:br/>
                 7、除自由活动外，不可离团。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1491,63 +1489,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                1、12周岁以下小孩不占床不含早餐需加收￥1000元/人，若占床需加收￥1800元/人；
-[...3 lines deleted...]
-                3、持港澳台护照需加收￥1000元/人，持外籍护照价格另议；
+                1、12周岁以下小孩不占床不含早餐需加收￥300元/人，若占床需加收￥1000元/人；
+                <w:br/>
+                2、12-18岁的未成年人必须占床，需加收￥1000元/人；
+                <w:br/>
+                3、持港澳台护照、外籍护照，需加收￥500元/人；
                 <w:br/>
                 4、单房差￥1000元/人（如遇自然单间需补单间差或加床处理）；
-                <w:br/>
-[...4 lines deleted...]
-                2）相片1张（2寸/大一寸，不分底色）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1588,51 +1580,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>