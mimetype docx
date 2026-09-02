--- v0 (2026-07-11)
+++ v1 (2026-09-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【精彩本州三古都】日本本州东阪6天|大阪|奈良|富士山|镰仓|东京|本州三大古都经典景点全打卡|含5正餐|当地4-5星酒店+温泉酒店（深圳起止）行程单</w:t>
+        <w:t xml:space="preserve">【尊享本州·红叶季】日本本州东阪6天|东京|富士山|中部|京都|奈良|大阪|含全8正餐|当地4-5星酒店+温泉酒店（香港往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,180 +84,180 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(SZ)-GAHZ-SSJCBZB6DB-SJTJP</w:t>
+              <w:t xml:space="preserve">(HK)-HYDB6-A-SJTJP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">深圳市</w:t>
+              <w:t xml:space="preserve">深圳市-中国香港特别行政区</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大阪</w:t>
+              <w:t xml:space="preserve">京都-大阪-东京-奈良</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -343,118 +343,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程  香港-东京成田 HB322 起飞:11:15-抵达:16:45
-[...1 lines deleted...]
-                回程  大阪关西-香港 HB341 起飞:14:00-抵达:17:15
+                去程  香港-东京成田 HX610 起飞:14:15-抵达:19:25
+                <w:br/>
+                回程 大阪关西-香港 HX613 起飞:20:00-抵达:23:40
                 <w:br/>
                 （航班仅供参考，以实际出票为准）
                 <w:br/>
                 ◆由于排期密航班多，请根据自身出行需求详询对接销售具体航班时刻，选择合适的出发日期出行~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ‼日本7⃣8⃣月暑期上新啦‼
-[...7 lines deleted...]
-                [色]阪东两点进出不走回头路
+                🍁&lt;尊享本州·红叶季 全含餐&gt;6天 
+                <w:br/>
+                🔥港客优选品质团✈深圳起止赠口岸至机场接送
+                <w:br/>
+                🍣 美食全包：东京烤肉、富士料理、温泉晚餐、炙樱手作等
+                <w:br/>
+                🍁10-11月限定红叶景点-水谷茶屋、红叶回廊等
+                <w:br/>
+                🍁捕捉日本一年一度限定枫红盛宴！
+                <w:br/>
+                🆕一次打卡京都/大阪/奈良三古都
                 <w:br/>
                 🏨全程当地4-5星，享品质住宿
                 <w:br/>
-                ♨特别安排温泉泡汤，放松身心
-[...1 lines deleted...]
-                [勾引]最有性价比的日本游[勾引]
+                ♨升级2晚温泉酒店，体验日式泡汤！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,486 +571,562 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪-广州/香港/澳门/深圳国际机场解散】送机
-[...1 lines deleted...]
-                早餐后，于指定时间前往大阪关西机场搭乘国际航班返程，结束愉快的日本精彩本州三古都之旅！
+                【香港国际机场集中-东京成田或羽田国际机场】接机
+                <w:br/>
+                于指定时间在香港国际机场集中，领队协助办理登机手续后，搭乘国际航班直飞日本东京成田或羽田国际机场，抵达后乘车前往酒店。
+                <w:br/>
+                交通：飞机，香港直飞东京
+                <w:br/>
+                自费项：【日本和牛：13000日元/人】、【渔船刺身：12000日元//人】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">成田AIC机场酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【东京】 东京文化遗产-浅草寺，世界三大繁华中心-银座，二次元迷心中的圣地-秋叶原，东京热门旅游目的地-台场
-[...4 lines deleted...]
-                【浅草寺】
+                【东京-富士山】【银座】（游览约60分钟）世界三大繁华中心之一→【秋叶原】二次元迷心中的圣地→【★浅草寺红叶限定】东京地标文化和信仰中心→【★新宿御苑红叶限定】（预计11月上旬-12月上旬）→【★明治神宫外苑】300米超长黄金银杏大道
+                <w:br/>
+                【银座】（游览约60分钟）
+                <w:br/>
+                象征日本自然、历史、现代的三大景点（富士山、京都、银座）之一的银座，与巴黎的香榭丽舍大街、纽约的第五大街齐名，是世界三大繁华中心之一。
+                <w:br/>
+                【秋叶原】（游览约60分钟）
+                <w:br/>
+                秋叶原，东京最具活力的街区之一，是二次元迷心中的圣地。不论你是动漫爱好者还是游戏玩家，这里都能满足你的一切幻想。每一条街道都充满了无限的可能性，让人目不暇接。走进秋叶原，仿佛进入了一个与现实平行的次元世界。这里的大楼上布满了动漫角色的巨幅海报，街头巷尾充斥着最新的动漫周边和电玩设备，让人瞬间感受到二次元文化的浓厚氛围。
+                <w:br/>
+                【浅草寺】（游览约40分钟）
                 <w:br/>
                 是东京最古老、最著名的佛教寺庙之一，位于东京台东区的浅草地区。作为东京的标志性景点，浅草寺每年吸引数百万游客前来参观，不仅是宗教圣地，也是体验日本传统文化的好去处。浅草寺在江户时代（1603-1868）成为德川幕府的祈愿所，逐渐发展成为江户（现东京）的文化和宗教中心。尽管在二战期间遭到轰炸损毁，但战后得以重建，至今仍是东京重要的文化遗产。
                 <w:br/>
-                【银座】
-[...11 lines deleted...]
-                景点：浅草寺-银座-秋叶原-台场
+                【★新宿御苑】（游览约40分钟）
+                <w:br/>
+                新宿御苑原本是皇家园林，如今是东京市中心占地面积最大的都市公园，庭园融合了日式传统庭院与西式规整园林的双重风格。每到秋季，漫山遍野的红枫层层晕染，沿着步道慢行，能看不同品种的红叶从浅橙到深红渐次铺开，随手定格都是充满日式氛围感的秋景。
+                <w:br/>
+                【★明治神宫外苑】（游览约40分钟）
+                <w:br/>
+                这里最富盛名的就是300米长的黄金银杏大道，道路两侧整齐排列着数百棵银杏树，进入秋季后整片街道都被金黄的银杏叶覆盖，阳光透过叶隙洒下，整个街区都笼罩在温暖柔和的光晕里，漫步其中能充分感受到日本秋日独有的浪漫氛围。
+                <w:br/>
+                景点：银座-秋叶原-浅草寺红叶限定-★新宿御苑-★明治神宫外苑
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：日式定食     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">东京周边</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（已含房费中） 特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解~     午餐：东京烧肉料理（不含酒水）正餐餐标1500日元/人  特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：日式定食（不含酒水）正餐餐标1500日元/人  特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">东京周边 JR日本大森METS酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【东京-富士山】日本著名景点-富士山五合目，《灌篮高手》取景地-镰仓高校前站，江之电体验-感受湘南海岸，镰仓著名神社-鹤岗八幡宫
-[...22 lines deleted...]
-                景点：富士山五合目-镰仓高校前站-江之电体验-鹤岗八幡宫
+                【富士山-中部】【★忍野八海红叶限定】“日本九寨沟”→【山中湖白鸟之湖远眺富士山】观看湖光山色的美景→【★河口湖红叶回廊】全富士山第一红叶名所→【抹茶体验】感受日式茶道文化
+                <w:br/>
+                【★忍野八海】（游览约40分钟）
+                <w:br/>
+                被誉为“日本九寨沟”，是忍野地区指定的国家自然风景区，1985年入选“日本名水百选”。因为错落有致地散布着八个清泉，故得名“忍野八海”，这里也是观看和拍摄富士山的好地方。 泉水平均水温约13℃，水质清冽甘甜，可以饮用，也可以在附近的土特产店铺里买瓶装的带走。
+                <w:br/>
+                【山中湖白鸟之湖】（游览约40分钟）
+                <w:br/>
+                山中湖白鸟之湖是富士山在山梨县一侧的淡水湖，并坐落在山中湖村内。该湖为富士五湖之一，也是其中面积最大且湖面标高最高的湖泊，在全日本则位居第3，山中湖也是富士五湖中水深最浅的湖泊。
+                <w:br/>
+                【★河口湖红叶回廊】（游览约40分钟）
+                <w:br/>
+                位于河口湖北岸，每到红叶季，道路两侧火红金黄的枫树绵延连片，澄澈湖水倒映着色彩斑斓的红叶与远处圣洁的富士山，山水林木相映成趣，一步一景，让人流连忘返，成为全日本知名的红叶观赏名所。
+                <w:br/>
+                【抹茶体验】（游览约40分钟）
+                <w:br/>
+                日本茶道是在日本一种仪式化的、为客人奉茶之事。原称为“茶汤”。日本茶道和其他东亚茶仪式一样，都是一种以品茶为主而发展出来的特殊文化，但内容和形式则有别。茶道历史可以追溯到13世纪。
+                <w:br/>
+                景点：【★忍野八海】-【山中湖白鸟之湖】-【★河口湖红叶回廊】
+                <w:br/>
+                自费项：【富士相扑表演秀：6000日元/人】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：日式 火锅     晚餐：温泉晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">温泉酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（已含房费中） 特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解~     午餐：富士料理（不含酒水）正餐餐标1500日元/人  特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：温泉晚餐（不含酒水）正餐餐标1500日元/人  特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">富士山 滨松绿色广场酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【富士山-中部】 A线：感受日式茶道-抹茶体验，珍珠博览馆或日本药妆店(二选一)，“日本九寨沟”-忍野八海，薰衣草限定-河口湖大石公园 B线：可选大阪环球影城（门票交通自理，无车无餐无导）
-[...27 lines deleted...]
-                购物点：珍珠博览馆或日本药妆店(二选一)
+                【中部-京都-奈良】【珍珠博览馆或民意品店（二选一）】（购物店，游览约60分钟）→京都历史保证街区【★清水寺&amp;二三年坂红叶限定（含门票）】→三千石灯笼与红枫共生的世界遗产秋景【★春日大社红叶限定】→红叶+小鹿限定奈良秋景【★奈良公园&amp;水谷茶
+                <w:br/>
+                【珍珠博览馆或民意品店（二选一）】（购物店，游览约60分钟）
+                <w:br/>
+                【珍珠博览馆】
+                <w:br/>
+                馆内陈列着世界各地收集来的稀有宝石，未加工的石头、切割过的宝石、与首饰饰品一同展出，可以见识到怎样将未加工的石头，研磨为璀璨夺目的宝石。
+                <w:br/>
+                【民意品体验馆】
+                <w:br/>
+                是日本本土日用品体验场馆，在这里可以了解日本日用好物的研发理念与使用特点，能根据自身需求挑选适配的产品，为旅途增添购物体验。
+                <w:br/>
+                【清水寺&amp;二三年坂】（游览约40分钟）
+                <w:br/>
+                清水寺是京都历史最久远的寺院，寺内音羽瀑布分出三股清泉，分别寓意健康、智慧与长寿。连接清水寺的二三年坂是充满古韵的传统街区，石板路两侧分布着日式老店铺，售卖着各式带有京都特色的物品，充满着古京都韵味。红叶季时，红枫沿着街巷与寺院建筑晕染开来，朱红寺门搭配深浅不一的红叶，将千年古寺的秋日禅意衬托得更加动人。
+                <w:br/>
+                【★春日大社】（游览约40分钟）
+                <w:br/>
+                来日本奈良必逛春日大社！始建于710年，是世界文化遗产古奈良的核心遗存，因守护藤原家族闻名。原始森林环抱神社，三千余座平安时代石灯笼静立院中。红叶季里，艳红枫叶覆石灯、映朱墙，风过叶摇，古朴与柔美相融，尽是秋日独有的静谧氛围感。
+                <w:br/>
+                【★奈良公园&amp;水谷茶屋】（游览约60分钟）
+                <w:br/>
+                作为日本历史最悠久的都市公园，奈良公园处处都被浓荫覆盖，园区内生活着上千只温顺可爱的小鹿，被人们视作春日大神的使者，是奈良独一无二的名片。秋季红叶染透整片山林，沿着若草山麓的步道漫步，随手就能拍出充满秋日氛围感的大片。逛累了还可以到旁侧的水谷茶屋坐下歇息，慢悠悠感受奈良秋日独有的松弛惬意。
+                <w:br/>
+                景点：【清水寺&amp;二三年坂】-【★春日大社】-【★奈良公园&amp;水谷茶屋】
+                <w:br/>
+                购物点：【珍珠博览馆或民意品店（二选一）】（购物店，游览约60分钟）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：鳗鱼饭     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">中部地区</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（已含房费中） 特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解~     午餐：京都料理（不含酒水）正餐餐标1500日元/人  特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：日式定食（不含酒水）正餐餐标1500日元/人  特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大阪/奈良地区 假日珍珠酒或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【中部-奈良-大阪】 综合免税店，著名历史公园-大阪城公园（不登城），繁华街-心斋桥&amp;道顿堀，奈良神鹿公园喂小鹿，奈良千年古都-春日大社，京都著名寺院-金阁寺
-[...4 lines deleted...]
-                【综合免税店】
+                【大阪】【综合免税店】（购物店，游约60分钟）→著名历史公园【★大阪城公园红叶限定（不登城）】→【心斋桥&amp;道顿崛】（游约60分钟)繁华的街区→【★胜尾寺红叶限定(含门票)】关西独一份红叶+必胜达摩双限定
+                <w:br/>
+                【综合免税店】（购物店，游约60分钟）
                 <w:br/>
                 日本的商品以其世界一流的技术和优良的品质，在世界各国都备受好评，免税店，为您提供以日本的尖端技术和环保为主体而开发研制并在世界各国受到好评的各种生化科技产品，光学制品，家电制品，珍珠，贵金属制品，医药品以及化妆品等，该店销售的商品都是日本本国生产。
                 <w:br/>
-                【大阪城公园(不登塔)】
-[...19 lines deleted...]
-                购物点：综合免税店
+                【大阪城公园】（游览约40分钟）
+                <w:br/>
+                大阪城公园是日本第一名城大阪城的所在地，面积辽阔，是大阪最知名的城市公园，至今保留着旧时的石墙与护城河，带着厚重的历史氛围。每到红叶季，园内的枫树逐渐变红，给充满历史感的公园晕染上温暖的秋意，沿着步道游览，既可以远眺大阪城天守阁的雄姿，也能漫步在红叶林间，感受秋日的闲适。
+                <w:br/>
+                【心斋桥&amp;道顿堀】（游览约60分钟）
+                <w:br/>
+                心斋桥是大阪首屈一指的购物胜地，汇聚高端百货与特色商铺，满足多元购物需求。毗邻的道顿堀堪称美食天堂，蟹道乐、章鱼烧等关西风味云集，霓虹璀璨，尽显都市繁华与烟火气。
+                <w:br/>
+                【★胜尾寺】（游览约40分钟）
+                <w:br/>
+                位于大阪箕面市胜尾寺，是日本顶流赏枫秘境。漫山林木深深，红叶季一到，山路古寺尽被丹枫晕染，步道拾级而上，红叶绕身，古寺更显古朴，浓秋化不开。这里还是“开运必胜”名寺，随处可见可爱必胜达摩，求一支达摩祈愿，赏枫同时讨得“诸事必胜”好彩头，是关西独有的红叶祈福体验！
+                <w:br/>
+                景点：【大阪城公园】-【心斋桥&amp;道顿堀】-【★胜尾寺】
+                <w:br/>
+                购物点：【综合免税店】（购物店，游约60分钟）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：和风拉面     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">关西地区</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（已含房费中） 特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解~     午餐：炙樱手作（不含酒水）正餐餐标1500日元/人  特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：日式定食（不含酒水）正餐餐标1500日元/人  特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">关西地区 关西未来酒店或同级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                【大阪关西国际机场-香港国际机场解散】送机
+                <w:br/>
+                早餐后，于指定时间前往大阪关西国际机场搭乘国际航班返程，结束愉快的日本本州红叶季之旅！
+                <w:br/>
+                <w:br/>
+                *温馨提示：
+                <w:br/>
+                我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其它不可抗力因素，我社将不做经济赔偿，恳请谅解！
+                <w:br/>
+                *当地导游将根据实际情况对景点游览时间进行调整，以上行程游览时间仅供参考，敬请注意！
+                <w:br/>
+                交通：飞机，大阪直飞香港
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐（已含房费中） 特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解~     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1078,65 +1154,63 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                团费所含：
-                <w:br/>
                 1）往返机票，现时机税及燃油附加费；          
                 <w:br/>
                 2）代订行程表所列游览交通费（一人一座）；                
                 <w:br/>
                 3）代订行程所列酒店或同级酒店的住宿费；      
                 <w:br/>
                 4）安排行程表所列的团队餐费（不含酒水）；     
                 <w:br/>
                 5）行程表所列第一道门票；                    
                 <w:br/>
                 6）当地导游中文讲解，旅行社责任险； 
                 <w:br/>
-                7）境外司陪人员服务费共RMB 600元/每位客人；
+                7）境外司陪人员服务费共RMB 600元/每位客人（含小童及婴儿）；
                 <w:br/>
                 注：行程表内所列用车头尾两天所使用的车为酒店专车，其余四天为旅游巴士；用车标准:16-25人18-25座车;25-28人28座车;28 人以上用40座车。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1146,51 +1220,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、团签签证费：850元/人；
                 <w:br/>
                 2、日本段单房差（￥1800元/人）；
                 <w:br/>
-                3、从中国香港或中国澳门往返的外籍护照及港澳台护照航司需加收300元每人的机票附加费，从广州或深圳往返的航班机票与大陆护照同价无需附加；持外籍护照及港澳台护照需加收500元/人地接附加费。
+                3、外籍护照及港澳台护照地接及机票需另外加收800元每人附加费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1781,50 +1855,121 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">J¥(日元) 12,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">富士相扑表演秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用包含：门票+司机服务费+导游服务费。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J¥(日元) 6,000.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">自费说明：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、自费活动，自愿自费原则，绝无强迫。以上的项目根据个人兴趣和当团情况自愿选择组合项目。
                 <w:br/>
                 2、自费活动在境外产生，原则上只能开具境外收据。
                 <w:br/>
                 3、上述项目参加人数若未达到约定最低参加人数的，双方同意以上项目协商条款不生效，且对双方均无约束力；
                 <w:br/>
                 4、上述项目履行中遇不可抗力或旅行社、履行辅助人已尽合理责任义务仍不能避免的事件的，双方均有权解除，旅行社在扣除已向履行辅助人支付且不可退还的费用后，将余款退还旅游者；
@@ -2027,51 +2172,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">从中国香港或中国澳门往返的外籍护照及港澳台护照航司需加收300元每人的机票附加费，从广州或深圳往返的航班机票与大陆护照同价无需附加；持外籍护照及港澳台护照需加收500元/人地接附加费。</w:t>
+              <w:t xml:space="preserve">外籍护照及港澳台护照地接及机票需另外加收800元每人附加费。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2125,57 +2270,57 @@
                 <w:br/>
                 参考酒店
                 <w:br/>
                 境外当地酒店没有挂星制度，行程中所列的星级标准为当地行业参考标准。敬请注意！
                 <w:br/>
                 <w:br/>
                 特别说明：
                 <w:br/>
                 1.日本酒店面积很小，房间空间有限，寸土寸金，请不要与中国同等级的酒店相比。
                 <w:br/>
                 2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1.签证：如因客人资料问题而造成拒签或被终止签证，需收取手续费1000元/人+机票定金1000元/人。
                 <w:br/>
                 以上报价仅适用于中国护照持有者，澳门香港护照及台湾护照及其它国家护照机票须加收。自备签证/免签/旅游签等客人出入境事务（包括登机手续）须自行办理，如发生任何出入境问题，我司概不负责及不退任何费用；如遇到不能入境所有团费不可退回，我社不承担任何责任。因客人自身原因被中国海关拒绝出境或者被目的地国家拒签入境，我社不承担任何责任，所发生的费用不予退还。
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
-                     根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
+                根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
                 <w:br/>
                 C.出团前需收取保证金至少人民币5万元/人（我司有权根据客人资料的实际情况要求客人增加担保金的额度），按时随团归国退还担保金；如因客人滞留或不准时随团回国，则所交保证金一律不得退回。
                 <w:br/>
-                3.食：按行程中所列餐次，早餐（包含在房费中），正餐餐标为1500日元/人。行程中2个自费项目：和牛+刺身，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
-[...1 lines deleted...]
-                4.住：全程入住当地四至五星酒店（相当于网评3-4钻），特别安排1晚温泉酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
+                3.食：按行程中所列餐次，早餐（包含在房费中），正餐为1500日元/人。行程中3个自费项目：和牛+刺身+表演秀，请根据实际情况按需选择，团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意； 
+                <w:br/>
+                4.住：全程入住当地四至五星酒店（相当于网评3-4钻），特别安排2晚温泉酒店。一般安排住宿为两人标准间，每人每晚一个床位。（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型。部分温泉酒店会有三人间或榻榻米房间（4人一室），我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解。）境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。若出现单男或单女，且团中无同性团友同住，请在出发前或当地自补房差。
                 <w:br/>
                 5、托运行李：去程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
                 <w:br/>
                              回程每人免费托运行李20-23公斤(视航司而定)，敬请注意！
                 <w:br/>
                  6、根据日本法律规定，巴士及司机每天行车不能超过10小时，无论以任何原因超出行车时间，行程将会做相应调整或删减，删减景点我社不承担赔偿及补偿，敬请谅解！根据日本政府最新规定，旅游巴士司机每天服务至晚上八时，如因客人自身原因景点集合迟到导致整团需延长巴士服务，按日本条例，需每小时付日元10,000给司机作延长金，此费用将由客人承担！
                 <w:br/>
                 7、特别通知：日本入境时需提供指纹和拍摄面部照片，然后接受入境的审查。若拒绝提供，将不让其入境，造成此后果责任自负，亦将不会退回任何费用。
                 <w:br/>
                 8、境外离团或当地参团客人，我司有权拒绝这类客人参团，如有这种情况，报名时必须说清楚，是否接受客人报名或收取附加费，权利将由我司最后决定！
                 <w:br/>
                 9、按航空公司规定，所以航班必须按顺序乘坐，若有航段未使用，后面的航段航空公司有权限制或者取消，可能导致无法正常出行，所有风险客人自行承担，后果自负，团费不予退还！
                 <w:br/>
                 10、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2241,51 +2386,63 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本线路一经确认，退改将按实际损失扣款，敬请悉知，谢谢！</w:t>
+              <w:t xml:space="preserve">
+                旅行者在行程开始前提出解除合同，按以下标准扣除必要的费用：
+                <w:br/>
+                行程开始 前29-15天，收取旅游总费用5%
+                <w:br/>
+                行程开始 前14-7天，收取旅游总费用20%
+                <w:br/>
+                行程开始 前6-4天，收取旅游总费用50%
+                <w:br/>
+                行程开始 前3-1天，收取旅游总费用60%
+                <w:br/>
+                行程开始当日，收取旅游总费用70%
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2428,57 +2585,57 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 特殊人群附加费收费标准
                 <w:br/>
-                A）2-6岁以下小童不占床减300元/人；如需占床，费用另询；
-[...1 lines deleted...]
-                B）满6岁(含)以上儿童规定必须占床，大小同价，免收附加费；
+                A）2-12岁以下小童不占床减300元/人；特殊原因如需占床，费用另询；
+                <w:br/>
+                B) 满12岁(含)至18周岁儿童及中童规定必须占床，在成人的价格上因住宿原因需+500元/人；
                 <w:br/>
                 C）原则上仅支持1成人带1位小童，特殊情况1位成人带2位儿童参团可另询报价，无父母陪同的18岁至22岁旅客价格另议；
                 <w:br/>
-                D）从中国香港或中国澳门往返的外籍护照及港澳台护照航司需加收300元每人的机票附加费，从广州或深圳往返的航班机票与大陆护照同价无需附加；持外籍护照及港澳台护照需加收500元/人地接附加费。
+                D) 外籍护照及港澳台护照地接及机票需另外加收800元每人附加费。
                 <w:br/>
                 <w:br/>
                 特别备注
                 <w:br/>
                 婴儿收费：2周岁以下（不含2周岁）的婴儿收费现询，此收费不提供机位、车位、餐位、床位及景点费用。
                 <w:br/>
                 当季日本当地用车紧张，车型安排根据当地用车人数进行调配。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
@@ -2526,51 +2683,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>